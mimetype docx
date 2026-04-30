--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -1081,841 +1081,841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of uncertainty principles and some signal processing applications</w:t>
+                <w:t xml:space="preserve">An optimally concentrated Gabor transform for localized time-frequency components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stempfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wiesmeyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 40 (3), pp.629-650. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10444-013-9323-2⟩</w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10444-013-9337-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757450v1</w:t>
+                <w:t xml:space="preserve">hal-00904813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimally concentrated Gabor transform for localized time-frequency components</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of blind source separation in NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caldarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10444-013-9337-9⟩</w:t>
+              <w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.37-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnmrs.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904813v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of blind source separation in NMR spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+                <w:t xml:space="preserve">A survey of uncertainty principles and some signal processing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 81, pp.37-64. </w:t>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (3), pp.629-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnmrs.2014.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10444-013-9323-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060561v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined support and entropic uncertainty inequalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ricaud</w:t>
+                <w:t xml:space="preserve">HHT-based audio coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2013.2249655⟩</w:t>
+              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11760-013-0433-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746976v1</w:t>
+                <w:t xml:space="preserve">hal-00818033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted and adaptive linear time-frequency representations: a synthesis point of view</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+                <w:t xml:space="preserve">A Class of Algorithms for Time-Frequency Multiplier Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïk Olivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MSP.2013.2266075⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (8), pp.1550 - 1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2013.2255274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863907v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Class of Algorithms for Time-Frequency Multiplier Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïk Olivero</w:t>
+                <w:t xml:space="preserve">Refined support and entropic uncertainty inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (8), pp.1550 - 1559. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (7), pp.4272-4279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASL.2013.2255274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2013.2249655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870302v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HHT-based audio coding</w:t>
+                <w:t xml:space="preserve">Adapted and adaptive linear time-frequency representations: a synthesis point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kais Khaldi</w:t>
+                <w:t xml:space="preserve">Peter Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+                <w:t xml:space="preserve">Monika Dörfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7, pp.1-9. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (6), pp.20-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11760-013-0433-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2013.2266075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818033v1</w:t>
+                <w:t xml:space="preserve">hal-00863907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective processing of pulse field gradient NMR of mixtures by blind source separation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85 (23), pp.11344-11351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1943,420 +1943,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Linear Time Frequency Analysis Toolbox</w:t>
+                <w:t xml:space="preserve">Sonifier l'écriture : un outil pour le diagnostic et la remédiation de la dysgraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter L. Soendergaard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wavelets, Multiresolution and Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219691312500324⟩</w:t>
+              <w:t xml:space="preserve">Développements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/devel.012.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221554v1</w:t>
+                <w:t xml:space="preserve">hal-01734963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ondelettes et le CIRM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Linear Time Frequency Analysis Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Paul</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter L. Soendergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torresani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Balazs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Wavelets, Multiresolution and Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219691312500324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136298v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonifier l'écriture : un outil pour le diagnostic et la remédiation de la dysgraphie</w:t>
+                <w:t xml:space="preserve">Les ondelettes et le CIRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Danna</w:t>
+                <w:t xml:space="preserve">Marie Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t>
+                <w:t xml:space="preserve">Alex Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Gondre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+                <w:t xml:space="preserve">Thierry Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Risset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131, pp.47-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734963v1</w:t>
+                <w:t xml:space="preserve">hal-01136298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of operators by sampling in the time-frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Dörfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2394,51 +2394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the time-frequency representation of operators and generalized Gabor multiplier approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Dörfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2485,51 +2485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity and persistence: mixed norms provide simple signal models with dependent coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2576,51 +2576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random models for sparse signals expansion on unions of bases with application to audio signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2998,681 +2998,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on selected fundamental aspects of microarray analysis</w:t>
+                <w:t xml:space="preserve">Decoding the nucleoid organisation of Bacillus subtilis and Escherichia coli through gene expression data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Riva</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torresani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Biology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2005.08.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-6-84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279953v1</w:t>
+                <w:t xml:space="preserve">hal-01279951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the nucleoid organisation of Bacillus subtilis and Escherichia coli through gene expression data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Hénaut</w:t>
+                <w:t xml:space="preserve">A hybrid scheme for encoding audio signal using hidden Markov models of waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6, pp.84. </w:t>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (2), pp.137-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-6-84⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2004.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279951v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid scheme for encoding audio signal using hidden Markov models of waveforms</w:t>
+                <w:t xml:space="preserve">Comments on selected fundamental aspects of microarray analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Molla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+                <w:t xml:space="preserve">Alessandra Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torresani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 18 (2), pp.137-166. </w:t>
+              <w:t xml:space="preserve">Computational Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acha.2004.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2005.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350467v1</w:t>
+                <w:t xml:space="preserve">hal-01279953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate matrices for analyzing large families of protein sequences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determining local transientness of audio signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/106652701752236205⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (7), pp.625- 628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2004.830110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300316v1</w:t>
+                <w:t xml:space="preserve">hal-00350469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind source separation and the analysis of microarray data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 11 (6), pp.1090-1109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/cmb.2004.11.1090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining local transientness of audio signals</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rate matrices for analyzing large families of protein sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Holschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Monnerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 11 (7), pp.625- 628. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (4), pp.381-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2004.830110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/106652701752236205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350469v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Scale Approach for Chirp Detection</w:t>
               </w:r>
@@ -3951,1140 +3951,1140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fonction de corrélation localisée pour la mise en correspondance des images stéréoscopiques</w:t>
+                <w:t xml:space="preserve">The travelling wavelets approach to gravitational instability theory: one-dimensional wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Perrin</w:t>
+                <w:t xml:space="preserve">Noureddine Benhamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fuchs</w:t>
+                <w:t xml:space="preserve">Roland Triay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 302,4, pp.807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-8711.1999.02185.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783784v1</w:t>
+                <w:t xml:space="preserve">hal-00005256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The travelling wavelets approach to gravitational instability theory: one-dimensional wavelets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two signal processing problems involving coherent states methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Triay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-8711.1999.02185.x⟩</w:t>
+              <w:t xml:space="preserve">Reports on Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Coherent states, differential and quantum geometry, 43 (1-2), pp.341-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0034-4877(99)80042-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005256v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two signal processing problems involving coherent states methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une fonction de corrélation localisée pour la mise en correspondance des images stéréoscopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Mathematical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 16 (1), pp.vol 16, N 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304149v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Ridge Detection and Time-Frequency Reconstruction</w:t>
+                <w:t xml:space="preserve">A Numerical Study of Absorption by Multilayered Biperiodic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Carmona</w:t>
+                <w:t xml:space="preserve">Gérard Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Liang Hwang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torresani</w:t>
+                <w:t xml:space="preserve">Claude Bourrely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ordenovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/78.740131⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 19, pp.199-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIER97080400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223139v1</w:t>
+                <w:t xml:space="preserve">hal-01304622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Study of Absorption by Multilayered Biperiodic Structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ordenovic</w:t>
+                <w:t xml:space="preserve">Some approximate methods for computing electromagnetic fields scattered by complex objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIER97080400⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9 (2), pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/9/2/005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304622v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some approximate methods for computing electromagnetic fields scattered by complex objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+                <w:t xml:space="preserve">Multi-Ridge Detection and Time-Frequency Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Liang Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 9 (2), pp.171-182. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 47 (2), pp.480 - 492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/9/2/005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/78.740131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304870v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelets and Binary Coalescences Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Characterization of signals by the ridges of their wavelet transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Liang Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/acha.1996.0204⟩</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/78.640725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221494v1</w:t>
+                <w:t xml:space="preserve">hal-01223134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of signals by the ridges of their wavelet transforms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Wavelets and Binary Coalescences Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/78.640725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/acha.1996.0204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223134v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyramidal Algorithms for Littlewood-Paley Decompositions</w:t>
+                <w:t xml:space="preserve">Implementation of Operators via Filter Banks; Hardy Wavelets and Autocorrelation Shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Amelia Muschietti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Gregory Beylkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 26 (4), pp.925-943. </w:t>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 3, pp.164-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/S003614109325222X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/acha.1996.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279512v1</w:t>
+                <w:t xml:space="preserve">hal-01223132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Operators via Filter Banks; Hardy Wavelets and Autocorrelation Shell</w:t>
+                <w:t xml:space="preserve">Pyramidal Algorithms for Littlewood-Paley Decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Beylkin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Maria Amelia Muschietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 3, pp.164-185. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26 (4), pp.925-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/acha.1996.0014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/S003614109325222X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223132v1</w:t>
+                <w:t xml:space="preserve">hal-01279512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Frequency Analysis with Two-Dimensional Wavelet Transform</w:t>
+                <w:t xml:space="preserve">Some remarks on representations of jet groups and gauge groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gonnet</w:t>
+                <w:t xml:space="preserve">Sergio Albeverio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 37 (3), pp.389-404. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 35 (9), pp.4897-4908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0165-1684(94)90007-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.530821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739702v1</w:t>
+                <w:t xml:space="preserve">hal-01305436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelets on Discrete Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Flornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Holschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5125,161 +5125,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks on representations of jet groups and gauge groups</w:t>
+                <w:t xml:space="preserve">Local Frequency Analysis with Two-Dimensional Wavelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Albeverio</w:t>
+                <w:t xml:space="preserve">Caroline Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 35 (9), pp.4897-4908. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 37 (3), pp.389-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.530821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0165-1684(94)90007-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305436v1</w:t>
+                <w:t xml:space="preserve">hal-01739702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-dimensional affine Weyl-Heisenberg wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kalisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 59 (2), pp.201-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5317,51 +5317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Wavelet Decompositions, Multiresolution, and Contrast Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duval-Destin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Amelia Muschietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5402,347 +5402,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency representations : wavelet packets and optimal decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidipole formulation of the coupled dipole method for electromagnetic scattering by an arbitrary particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bourrely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 9 (8), pp.1336-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.9.001336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280027v1</w:t>
+                <w:t xml:space="preserve">hal-01304159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidipole formulation of the coupled dipole method for electromagnetic scattering by an arbitrary particle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asymptotic wavelet and Gabor analysis: extraction of instantaneous frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/18.119728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.9.001336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01304159v1</w:t>
+                <w:t xml:space="preserve">hal-01222729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic wavelet and Gabor analysis: extraction of instantaneous frequencies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-frequency representations : wavelet packets and optimal decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 56 (2), pp.215-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/18.119728⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01222729v1</w:t>
+                <w:t xml:space="preserve">hal-01280027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelets associated with representations of the affine Weyl–Heisenberg group</w:t>
               </w:r>
@@ -5897,64 +5897,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations for electromagnetic scattering by homogeneous arbitrarily-shaped bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bourrely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6105,51 +6105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic scattering from a dielectric helix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6390,64 +6390,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light scattering by particles of arbitrary shape: a fractal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bourrely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6539,51 +6539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting CHAMPAGNE: Sparse Bayesian Learning as Reweighted Sparse Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6963,51 +6963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7157,51 +7157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-Time Extension of the MEM Approach for Electromagnetic Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7391,77 +7391,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stempfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Wiesmeyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ Vest Timisoara; IEEE Comp Soc, Sep 2015, Timisoara, Romania. pp.109-112, </w:t>
@@ -7499,103 +7499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenêtre et grille optimales pour la transformée de Gabor Exemples d'application à l'analyse audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stempfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Wiesmeyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV-ième Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
@@ -7637,51 +7637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse discriminante matricielle descriptive. Application a l'étude de signaux EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Spinnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7762,64 +7762,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINDING EEG SPACE-TIME-SCALE LOCALIZED FEATURES USING MATRIX-BASED PENALIZED DISCRIMINANT ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Spinnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7851,312 +7851,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis Selection for Increased Interclass Separability of EEG Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastiano Barbieri</w:t>
+                <w:t xml:space="preserve">Estimation of frequency modulations on wideband signals; applications to audio signal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 BCI Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Sampling Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. paper #158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278619v1</w:t>
+                <w:t xml:space="preserve">hal-00822186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of frequency modulations on wideband signals; applications to audio signal analysis</w:t>
+                <w:t xml:space="preserve">Estimation conjointe modulations de fréquence/spectre, application a l'analyse de signaux audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Sampling Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. paper #158</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Massaloux Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822186v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation conjointe modulations de fréquence/spectre, application a l'analyse de signaux audio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Omer</w:t>
+                <w:t xml:space="preserve">Basis Selection for Increased Interclass Separability of EEG Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 BCI Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Asilomar, United States. pp.145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3217/978-3-85125-260-6-145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836504v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal time-frequency bases for EEG signal classification in BCI context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8188,1634 +8188,1634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for optimizing the ambiguity function concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound morphing strategies based on alterations of time-frequency representations by Gabor multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïk Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Georg Feichtinger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christoph Wiesmeyr</w:t>
+                <w:t xml:space="preserve">Philippe Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2012, European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.804-808</w:t>
+              <w:t xml:space="preserve">AES 45th International Conference on Applications of Time-Frequency Processing in Audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Helsinki, Finland. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747590v1</w:t>
+                <w:t xml:space="preserve">hal-00682959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound morphing strategies based on alterations of time-frequency representations by Gabor multipliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïk Olivero</w:t>
+                <w:t xml:space="preserve">Une approche modèle mixte pour la classification supervisée de signaux électrophysiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Spinnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 45th International Conference on Applications of Time-Frequency Processing in Audio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Helsinki, Finland. pp.17</w:t>
+              <w:t xml:space="preserve">44èmes journées de statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682959v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche modèle mixte pour la classification supervisée de signaux électrophysiologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
+                <w:t xml:space="preserve">A method for optimizing the ambiguity function concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Georg Feichtinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darian Onchis-Moaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Burle</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wiesmeyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44èmes journées de statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFDS, May 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2012, European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.804-808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291969v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de mélange de Gaussiennes temps-fréquence pour le débruitage de signaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Anthoine</w:t>
+                <w:t xml:space="preserve">A new approach for merging gene expression datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux, France. pp.ID401</w:t>
+              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.129-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813604v1</w:t>
+                <w:t xml:space="preserve">hal-00684282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for merging gene expression datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
+                <w:t xml:space="preserve">Modèles de mélange de Gaussiennes temps-fréquence pour le débruitage de signaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.129-132</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France. pp.ID401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684282v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de multiplicateur de Gabor par algorithmes d'optimisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harmonic Hidden Markov Models for the Study of EEG Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551157v1</w:t>
+                <w:t xml:space="preserve">hal-00492800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic Hidden Markov Models for the Study of EEG Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method for Gabor multipliers estimation : application to sound morphing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïk Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Villaron</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.507-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492800v1</w:t>
+                <w:t xml:space="preserve">hal-00493711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for Gabor multipliers estimation : application to sound morphing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+                <w:t xml:space="preserve">Audio encoding using Huang and Hilbert transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torresani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.507-511</w:t>
+              <w:t xml:space="preserve">ISCCSP 2020 : 4th international symposium on communications, control and signal processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493711v1</w:t>
+                <w:t xml:space="preserve">hal-00486746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio encoding using Huang and Hilbert transforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monia Turki</w:t>
+                <w:t xml:space="preserve">Estimation de multiplicateur de Gabor par algorithmes d'optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïk Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCCSP 2020 : 4th international symposium on communications, control and signal processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486746v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a local regularity analysis by a wavelet analysis for glitches detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Surace</w:t>
+                <w:t xml:space="preserve">Approche variationnelle pour la fusion de jeux de données d'expression génique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Baluteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Digital Image Processing XXVIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304810v1</w:t>
+                <w:t xml:space="preserve">inria-00386695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche variationnelle pour la fusion de jeux de données d'expression génique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
+                <w:t xml:space="preserve">Representation of operators by sampling in the time-frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dörfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">SAMPTA'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Marseille, France. Special Session on Sampling and Communication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00386695v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of operators by sampling in the time-frequency domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monika Dörfler</w:t>
+                <w:t xml:space="preserve">Structured Sparsity: from Mixed Norms to Structured Shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPTA'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Marseille, France. Special Session on Sampling and Communication</w:t>
+              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451424v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00369577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Sparsity: from Mixed Norms to Structured Shrinkage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Modèles aléatoires hiérarchiques pour la modélisation de signaux audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00369577v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles aléatoires hiérarchiques pour la modélisation de signaux audio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+                <w:t xml:space="preserve">Analyse et catégorisation de sons par multiplicateurs temps-fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïk Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.564</w:t>
+              <w:t xml:space="preserve">XXIIe colloque GRETSI (Dijon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. http://www.gretsi2009.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424038v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et catégorisation de sons par multiplicateurs temps-fréquence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+                <w:t xml:space="preserve">Sparsity and persistence in time-frequency sound representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe colloque GRETSI (Dijon)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wavelets XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.74460F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.825220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463439v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity and persistence in time-frequency sound representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+                <w:t xml:space="preserve">Use of a local regularity analysis by a wavelet analysis for glitches detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ordenovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Surace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Llebaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Baluteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wavelets XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.74460F, </w:t>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, San Diego, United States. pp.59091U </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.825220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.614966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422075v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décompositions parcimonieuses et persistantes de signaux multicanaux. Applications aux signaux MEEG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9847,533 +9847,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de signaux parcimonieux dans un dictionnaire hybride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+                <w:t xml:space="preserve">Spreading function representation of operators and Gabor multiplier approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dörfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1249</w:t>
+              <w:t xml:space="preserve">SAMPTA'07, Sampling Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347437v1</w:t>
+                <w:t xml:space="preserve">hal-00146274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading function representation of operators and Gabor multiplier approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monika Dörfler</w:t>
+                <w:t xml:space="preserve">Time-Frequency multipliers for sound synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPTA'07, Sampling Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE annual Symposium Wavelet XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, San Diego, United States. pp.670118-1 -- 670118-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.732447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146274v1</w:t>
+                <w:t xml:space="preserve">hal-00287219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Frequency multipliers for sound synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+                <w:t xml:space="preserve">Identification de signaux parcimonieux dans un dictionnaire hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE annual Symposium Wavelet XII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.732447⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00287219v1</w:t>
+                <w:t xml:space="preserve">hal-00347437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Regression with Structured Priors: Application to Audio Denoising</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon J. Godsill</w:t>
+                <w:t xml:space="preserve">A family of random waveform models for audio coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">ICASSP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.11024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305531v1</w:t>
+                <w:t xml:space="preserve">hal-00347439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of random waveform models for audio coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+                <w:t xml:space="preserve">Sparse Regression with Structured Priors: Application to Audio Denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. Godsill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.11024, </w:t>
+              <w:t xml:space="preserve">31st International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347439v1</w:t>
+                <w:t xml:space="preserve">hal-01305531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of Bernoulli and structured random waveform models for audio signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10405,213 +10405,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Hybrid Audio Coder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Molla</w:t>
+                <w:t xml:space="preserve">Adaptive time-frequency representation for sound analysis and processing *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Congress 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint Congress CFA/DAGA'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304850v1</w:t>
+                <w:t xml:space="preserve">hal-01306514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive time-frequency representation for sound analysis and processing *</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Jaillet</w:t>
+                <w:t xml:space="preserve">Towards a Hybrid Audio Coder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Congress CFA/DAGA'04</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Computer Congress 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jian Ping Li, May 2004, Chongqing, China. pp.13-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789812702654_0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306514v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations on Hough-wavelet transforms for time-frequency chirp detection</w:t>
               </w:r>
@@ -10764,338 +10764,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sculpture temps-fréquence des sons par modification de leur transformée en ondelettes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Jaillet</w:t>
+                <w:t xml:space="preserve">Séparation de Sources pour l'Analyse de Données d'Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2002, Lille, France. pp.455-458</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques JOBIM 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125089v1</w:t>
+                <w:t xml:space="preserve">hal-01304815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation de Sources pour l'Analyse de Données d'Expression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+                <w:t xml:space="preserve">Hidden Markov Tree Based Transient Estimation for Audio Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques JOBIM 2002</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo, ICME '02.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2002.1035825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304815v1</w:t>
+                <w:t xml:space="preserve">hal-01740165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Markov Tree Based Transient Estimation for Audio Coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Torrésani</w:t>
+                <w:t xml:space="preserve">Sculpture temps-fréquence des sons par modification de leur transformée en ondelettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo, ICME '02.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2002, Lille, France. pp.455-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICME.2002.1035825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740165v1</w:t>
+                <w:t xml:space="preserve">hal-04125089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient detection and encoding using wavelet coefficient trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Molla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11410,51 +11410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de Hilbert et Bancs de Filtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beylkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11486,165 +11486,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position-Frequency Analysis and Phase Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Torrésani</w:t>
+                <w:t xml:space="preserve">Some Remarks on Wavelet Representations and Geometric Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bielefeld Encounters in Mathematics and Physics VIII: "Dynamics of Complex and Irregular Systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ph. Blanchard, L. Streit, M. Sirugue-Collin, D. Testard Dec 1991, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">Wavelets: Theory, Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1993, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739652v1</w:t>
+                <w:t xml:space="preserve">hal-01739594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Remarks on Wavelet Representations and Geometric Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+                <w:t xml:space="preserve">Position-Frequency Analysis and Phase Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wavelets: Theory, Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1993, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">Bielefeld Encounters in Mathematics and Physics VIII: "Dynamics of Complex and Irregular Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ph. Blanchard, L. Streit, M. Sirugue-Collin, D. Testard Dec 1991, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739594v1</w:t>
+                <w:t xml:space="preserve">hal-01739652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Time-Frequency Aspects of Continuous Wavelet Decompositions</w:t>
               </w:r>
@@ -11699,90 +11699,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par ondelettes des signaux asymptotiques: Emploi de la phase stationnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1989, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12195,51 +12195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12305,64 +12305,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Maass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Georg Feichtinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darian Onchis-Moaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12648,64 +12648,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Time-Frequency Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Liang Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12816,51 +12816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncommutative Distributions: Unitary Representation of Gauge Groups and Algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Albeverio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Høegh-Krohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12930,64 +12930,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic and Acoustic Scattering: Detection and Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bourrely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13085,51 +13085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13206,51 +13206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Diaz-Lazcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13452,51 +13452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13534,51 +13534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet Transform and Binary Coalescence Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13633,51 +13633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Chirps with Continuous Wavelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Liang Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13861,51 +13861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian model for microarray datasets merging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13936,51 +13936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and analysis of oscillatory patterns in multisensor data by time-frequency hidden Markov models: an application to EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Villaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14202,51 +14202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73429B8E"/>
+    <w:nsid w:val="9B54D061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14433,51 +14433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-torresani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0251-8527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031794394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i2m.univ-amu.fr/~torresan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04558288v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3629010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139580v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-024-00091-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669280v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meynard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2023.02.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861427v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Marina Kreme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3045938" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FD00014C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670187v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2862353" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094835v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Omer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2015.10.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spinnato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Roubaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/12/3/036013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torresani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-013-9323-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stempfel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wiesmeyr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lachambre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-013-9337-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Toumi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2014.06.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2249655" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika D&#246;rfler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2266075" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Olivero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2255274" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Khaldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0433-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac402085x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Soendergaard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691312500324" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grossmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Risset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.012.0032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585461v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-009-9085-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206245v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-008-0076-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142088v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.920144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304446v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ord&#233;novic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ll&#233;baria" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2008.01.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXRCD96J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Godsill" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.909290" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691307001768" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Riva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Carpentier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2005.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-6-84" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2004.11.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300316v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Devauchelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holschneider" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Monnerot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/106652701752236205" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiappetta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Roubaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2004.11.1090" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2004.830110" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Morvidone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691303000037" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torr&#233;sani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(02)00304-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Antoine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yebeni B. Kouagou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02510656" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783784v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005256v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benhamidouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Triay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.1999.02185.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304149v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4877(99)80042-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223139v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Carmona" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liang Hwang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.740131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bourrely" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ordenovic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER97080400" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304870v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/9/2/005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Innocent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/acha.1996.0204" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.640725" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Muschietti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S003614109325222X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beylkin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/acha.1996.0014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01739702v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(94)90007-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Flornes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/acha.1994.1001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Albeverio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.530821" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kalisa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279506v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duval-Destin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0524045" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280027v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304159v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.9.001336" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delprat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.119728" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304441v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.529325" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304308v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l H&#248;egh-Krohn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1236(90)90006-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305782v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deleuil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.32064" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304313v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X88000631" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.27.004856" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiappetta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Perrin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02457031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00570762" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-RZ15BDC9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304166v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.3.000250" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Sechet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA64769.2025.11133512" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141372v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696088v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053069" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456153v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371045v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843557v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carrier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torresani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2018.8517084" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475534v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMPTA.2017.8024367" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lachambre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2015.25" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279441v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Spinnato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perrin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989928v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278619v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Barbieri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-260-6-145" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822186v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836504v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836495v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747590v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Feichtinger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darian Onchis-Moaca" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682959v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291969v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813604v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villaron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684282v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551157v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492800v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493711v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486746v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304810v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llebaria" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baluteau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.614966" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386695v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451424v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369577v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424038v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463439v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422075v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.825220" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347436v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347437v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146274v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287219v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.732447" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305531v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660589" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347439v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660693" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347440v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304850v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702654_0002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300319v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.505435" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305712v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125089v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304815v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740165v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molla" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2002.1035825" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300326v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut F&#252;hr" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Liang Hwang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.408668" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.366763" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305494v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742123v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01739652v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01739594v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742126v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306502v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131885v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131853v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130658v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Badier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Verrier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881352v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45847-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302731v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maass" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302726v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeness Amin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mclaughlin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688417v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495456v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302102v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1874-608X(98)80025-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304565v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/physique/113-analyse-continue-par-ondelettes-bruno-torresani.html" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304605v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. Marion" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Testard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814541527" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264942v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45847-8_25" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264944v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Diaz-Lazcoz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45847-8_26" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821464v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816343v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304564v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305469v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://matwbn.icm.edu.pl/ksiazki/bcp/bcp41/bcp41216.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304136v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4612-2544-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-2544-7_7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701278v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221006v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737437v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331305v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-torresani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0251-8527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031794394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i2m.univ-amu.fr/~torresan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04558288v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3629010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139580v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-024-00091-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669280v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meynard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2023.02.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861427v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Marina Kreme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3045938" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FD00014C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670187v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2862353" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094835v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Omer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2015.10.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spinnato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Roubaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/12/3/036013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stempfel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torresani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wiesmeyr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lachambre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-013-9337-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Toumi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2014.06.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-013-9323-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Khaldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0433-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Olivero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2255274" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2249655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika D&#246;rfler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2266075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac402085x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.012.0032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Soendergaard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691312500324" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grossmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Risset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585461v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-009-9085-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206245v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-008-0076-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142088v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.920144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304446v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ord&#233;novic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ll&#233;baria" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2008.01.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXRCD96J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Godsill" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.909290" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691307001768" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Carpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-6-84" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350467v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2004.11.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Riva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2005.08.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2004.830110" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiappetta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Roubaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2004.11.1090" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Devauchelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holschneider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Monnerot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/106652701752236205" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Morvidone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691303000037" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torr&#233;sani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(02)00304-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Antoine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yebeni B. Kouagou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02510656" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benhamidouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Triay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.1999.02185.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4877(99)80042-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bourrely" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ordenovic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER97080400" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/9/2/005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Carmona" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liang Hwang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.740131" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223134v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.640725" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Innocent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/acha.1996.0204" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beylkin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/acha.1996.0014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279512v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Muschietti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S003614109325222X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305436v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Albeverio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.530821" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Flornes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/acha.1994.1001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01739702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(94)90007-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kalisa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279506v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duval-Destin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0524045" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304159v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.9.001336" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222729v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delprat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudi&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.119728" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280027v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304441v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.529325" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304308v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l H&#248;egh-Krohn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1236(90)90006-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305782v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deleuil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.32064" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304313v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X88000631" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.27.004856" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiappetta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Perrin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02457031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00570762" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-RZ15BDC9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304166v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.3.000250" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Sechet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA64769.2025.11133512" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141372v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696088v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053069" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456153v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371045v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843557v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carrier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torresani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2018.8517084" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475534v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMPTA.2017.8024367" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lachambre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2015.25" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279441v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Spinnato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perrin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989928v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822186v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836504v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278619v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Barbieri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-260-6-145" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836495v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682959v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291969v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747590v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Feichtinger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darian Onchis-Moaca" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684282v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813604v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villaron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492800v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493711v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486746v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551157v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386695v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451424v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369577v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424038v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463439v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422075v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.825220" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304810v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llebaria" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baluteau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.614966" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347436v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146274v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287219v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.732447" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347437v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347439v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660693" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305531v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660589" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347440v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306514v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304850v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702654_0002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300319v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.505435" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305712v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304815v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740165v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molla" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2002.1035825" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300326v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut F&#252;hr" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Liang Hwang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.408668" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.366763" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305494v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742123v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01739594v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01739652v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742126v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306502v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131885v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131853v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130658v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Badier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Verrier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881352v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45847-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302731v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maass" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302726v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeness Amin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mclaughlin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688417v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495456v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302102v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1874-608X(98)80025-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304565v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/physique/113-analyse-continue-par-ondelettes-bruno-torresani.html" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304605v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. Marion" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Testard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814541527" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264942v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45847-8_25" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264944v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Diaz-Lazcoz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45847-8_26" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821464v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816343v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304564v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305469v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://matwbn.icm.edu.pl/ksiazki/bcp/bcp41/bcp41216.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304136v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4612-2544-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-2544-7_7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701278v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221006v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737437v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331305v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>