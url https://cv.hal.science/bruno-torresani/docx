--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1081,356 +1081,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimally concentrated Gabor transform for localized time-frequency components</w:t>
+                <w:t xml:space="preserve">A survey of uncertainty principles and some signal processing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Stempfel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10444-013-9337-9⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 40 (3), pp.629-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10444-013-9323-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904813v1</w:t>
+                <w:t xml:space="preserve">hal-00757450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of blind source separation in NMR spectroscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An optimally concentrated Gabor transform for localized time-frequency components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stempfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torresani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wiesmeyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnmrs.2014.06.002⟩</w:t>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10444-013-9337-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060561v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of uncertainty principles and some signal processing applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torresani</w:t>
+                <w:t xml:space="preserve">A review of blind source separation in NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caldarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40 (3), pp.629-650. </w:t>
+              <w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.37-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10444-013-9323-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pnmrs.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757450v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HHT-based audio coding</w:t>
               </w:r>
@@ -1845,77 +1845,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective processing of pulse field gradient NMR of mixtures by blind source separation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caldarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85 (23), pp.11344-11351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1943,390 +1943,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonifier l'écriture : un outil pour le diagnostic et la remédiation de la dysgraphie</w:t>
+                <w:t xml:space="preserve">The Linear Time Frequency Analysis Toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Danna</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter L. Soendergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torresani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Balazs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/devel.012.0032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wavelets, Multiresolution and Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219691312500324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734963v1</w:t>
+                <w:t xml:space="preserve">hal-01221554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Linear Time Frequency Analysis Toolbox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ondelettes et le CIRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter L. Soendergaard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wavelets, Multiresolution and Information Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131, pp.47-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221554v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ondelettes et le CIRM</w:t>
+                <w:t xml:space="preserve">Sonifier l'écriture : un outil pour le diagnostic et la remédiation de la dysgraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Farge</w:t>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Grossmann</w:t>
+                <w:t xml:space="preserve">Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Meyer</w:t>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Paul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Risset</w:t>
+                <w:t xml:space="preserve">Charles Gondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/devel.012.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136298v1</w:t>
+                <w:t xml:space="preserve">hal-01734963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of operators by sampling in the time-frequency domain</w:t>
               </w:r>
@@ -2570,247 +2570,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206245v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random models for sparse signals expansion on unions of bases with application to audio signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+                <w:t xml:space="preserve">Detection of glitches and signal reconstruction using Hölder and wavelet analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ordénovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Surace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Llébaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2008.920144⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (4), pp.373-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stamet.2008.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142088v2</w:t>
+                <w:t xml:space="preserve">hal-01304446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of glitches and signal reconstruction using Hölder and wavelet analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Surace</w:t>
+                <w:t xml:space="preserve">Random models for sparse signals expansion on unions of bases with application to audio signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Llébaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (8), pp.3468-3481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2008.920144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.stamet.2008.01.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01304446v1</w:t>
+                <w:t xml:space="preserve">hal-00142088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denoising of musical audio using sparse linear regression and structured priors</w:t>
               </w:r>
@@ -2998,382 +2998,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the nucleoid organisation of Bacillus subtilis and Escherichia coli through gene expression data</w:t>
+                <w:t xml:space="preserve">Comments on selected fundamental aspects of microarray analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alessandra Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-6-84⟩</w:t>
+              <w:t xml:space="preserve">Computational Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2005.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279951v1</w:t>
+                <w:t xml:space="preserve">hal-01279953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid scheme for encoding audio signal using hidden Markov models of waveforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+                <w:t xml:space="preserve">Decoding the nucleoid organisation of Bacillus subtilis and Escherichia coli through gene expression data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torresani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 18 (2), pp.137-166. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acha.2004.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-6-84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350467v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on selected fundamental aspects of microarray analysis</w:t>
+                <w:t xml:space="preserve">A hybrid scheme for encoding audio signal using hidden Markov models of waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Riva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Hénaut</w:t>
+                <w:t xml:space="preserve">Stéphane Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Biology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 29 (5), </w:t>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (2), pp.137-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2005.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2004.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279953v1</w:t>
+                <w:t xml:space="preserve">hal-00350467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining local transientness of audio signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Molla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3537,64 +3537,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate matrices for analyzing large families of protein sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Holschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3951,672 +3951,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The travelling wavelets approach to gravitational instability theory: one-dimensional wavelets</w:t>
+                <w:t xml:space="preserve">Une fonction de corrélation localisée pour la mise en correspondance des images stéréoscopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Benhamidouche</w:t>
+                <w:t xml:space="preserve">J. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Triay</w:t>
+                <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 16 (1), pp.vol 16, N 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005256v1</w:t>
+                <w:t xml:space="preserve">hal-00783784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two signal processing problems involving coherent states methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The travelling wavelets approach to gravitational instability theory: one-dimensional wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benhamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Triay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0034-4877(99)80042-1⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 302,4, pp.807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-8711.1999.02185.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304149v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fonction de corrélation localisée pour la mise en correspondance des images stéréoscopiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two signal processing problems involving coherent states methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reports on Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Coherent states, differential and quantum geometry, 43 (1-2), pp.341-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0034-4877(99)80042-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783784v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Study of Absorption by Multilayered Biperiodic Structures</w:t>
+                <w:t xml:space="preserve">Multi-Ridge Detection and Time-Frequency Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Berginc</w:t>
+                <w:t xml:space="preserve">René Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bourrely</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+                <w:t xml:space="preserve">Wen Liang Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIER97080400⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 47 (2), pp.480 - 492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/78.740131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304622v1</w:t>
+                <w:t xml:space="preserve">hal-01223139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some approximate methods for computing electromagnetic fields scattered by complex objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chiappetta</w:t>
+                <w:t xml:space="preserve">A Numerical Study of Absorption by Multilayered Biperiodic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Berginc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bourrely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ordenovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/9/2/005⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 19, pp.199-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIER97080400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304870v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Ridge Detection and Time-Frequency Reconstruction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torresani</w:t>
+                <w:t xml:space="preserve">Some approximate methods for computing electromagnetic fields scattered by complex objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 47 (2), pp.480 - 492. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9 (2), pp.171-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/78.740131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/9/2/005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223139v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of signals by the ridges of their wavelet transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Liang Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4663,51 +4663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelets and Binary Coalescences Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4735,209 +4735,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Operators via Filter Banks; Hardy Wavelets and Autocorrelation Shell</w:t>
+                <w:t xml:space="preserve">Pyramidal Algorithms for Littlewood-Paley Decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Beylkin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Maria Amelia Muschietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 3, pp.164-185. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26 (4), pp.925-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/acha.1996.0014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/S003614109325222X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223132v1</w:t>
+                <w:t xml:space="preserve">hal-01279512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyramidal Algorithms for Littlewood-Paley Decompositions</w:t>
+                <w:t xml:space="preserve">Implementation of Operators via Filter Banks; Hardy Wavelets and Autocorrelation Shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Amelia Muschietti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Gregory Beylkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 26 (4), pp.925-943. </w:t>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 3, pp.164-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/S003614109325222X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/acha.1996.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279512v1</w:t>
+                <w:t xml:space="preserve">hal-01223132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some remarks on representations of jet groups and gauge groups</w:t>
               </w:r>
@@ -5027,51 +5027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelets on Discrete Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Flornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Holschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5235,51 +5235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-dimensional affine Weyl-Heisenberg wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kalisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 59 (2), pp.201-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5317,51 +5317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Wavelet Decompositions, Multiresolution, and Contrast Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duval-Destin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Amelia Muschietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5402,347 +5402,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidipole formulation of the coupled dipole method for electromagnetic scattering by an arbitrary particle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-frequency representations : wavelet packets and optimal decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 56 (2), pp.215-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304159v1</w:t>
+                <w:t xml:space="preserve">hal-01280027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic wavelet and Gabor analysis: extraction of instantaneous frequencies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidipole formulation of the coupled dipole method for electromagnetic scattering by an arbitrary particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bourrely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/18.119728⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 9 (8), pp.1336-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.9.001336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222729v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency representations : wavelet packets and optimal decomposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asymptotic wavelet and Gabor analysis: extraction of instantaneous frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/18.119728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280027v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelets associated with representations of the affine Weyl–Heisenberg group</w:t>
               </w:r>
@@ -5897,51 +5897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations for electromagnetic scattering by homogeneous arbitrarily-shaped bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bourrely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6390,51 +6390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light scattering by particles of arbitrary shape: a fractal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bourrely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6963,51 +6963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7391,77 +7391,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stempfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Wiesmeyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ Vest Timisoara; IEEE Comp Soc, Sep 2015, Timisoara, Romania. pp.109-112, </w:t>
@@ -7499,103 +7499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenêtre et grille optimales pour la transformée de Gabor Exemples d'application à l'analyse audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lachambre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ricaud</w:t>
+                <w:t xml:space="preserve">Guillaume Stempfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Stempfel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Wiesmeyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV-ième Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
@@ -7775,51 +7775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Spinnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8188,1604 +8188,1604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound morphing strategies based on alterations of time-frequency representations by Gabor multipliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïk Olivero</w:t>
+                <w:t xml:space="preserve">A method for optimizing the ambiguity function concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Georg Feichtinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darian Onchis-Moaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wiesmeyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 45th International Conference on Applications of Time-Frequency Processing in Audio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Helsinki, Finland. pp.17</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2012, European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.804-808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682959v1</w:t>
+                <w:t xml:space="preserve">hal-00747590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche modèle mixte pour la classification supervisée de signaux électrophysiologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
+                <w:t xml:space="preserve">Sound morphing strategies based on alterations of time-frequency representations by Gabor multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïk Olivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Burle</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44èmes journées de statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFDS, May 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">AES 45th International Conference on Applications of Time-Frequency Processing in Audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Helsinki, Finland. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291969v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for optimizing the ambiguity function concentration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans-Georg Feichtinger</w:t>
+                <w:t xml:space="preserve">Une approche modèle mixte pour la classification supervisée de signaux électrophysiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Spinnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darian Onchis-Moaca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christoph Wiesmeyr</w:t>
+                <w:t xml:space="preserve">Laurence Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2012, European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.804-808</w:t>
+              <w:t xml:space="preserve">44èmes journées de statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747590v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for merging gene expression datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
+                <w:t xml:space="preserve">Modèles de mélange de Gaussiennes temps-fréquence pour le débruitage de signaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.129-132</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France. pp.ID401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684282v1</w:t>
+                <w:t xml:space="preserve">hal-00813604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de mélange de Gaussiennes temps-fréquence pour le débruitage de signaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Anthoine</w:t>
+                <w:t xml:space="preserve">A new approach for merging gene expression datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux, France. pp.ID401</w:t>
+              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.129-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813604v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic Hidden Markov Models for the Study of EEG Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de multiplicateur de Gabor par algorithmes d'optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïk Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Villaron</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492800v1</w:t>
+                <w:t xml:space="preserve">hal-00551157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for Gabor multipliers estimation : application to sound morphing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harmonic Hidden Markov Models for the Study of EEG Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.507-511</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493711v1</w:t>
+                <w:t xml:space="preserve">hal-00492800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio encoding using Huang and Hilbert transforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monia Turki</w:t>
+                <w:t xml:space="preserve">A new method for Gabor multipliers estimation : application to sound morphing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïk Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCCSP 2020 : 4th international symposium on communications, control and signal processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.507-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486746v1</w:t>
+                <w:t xml:space="preserve">hal-00493711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de multiplicateur de Gabor par algorithmes d'optimisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+                <w:t xml:space="preserve">Audio encoding using Huang and Hilbert transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torresani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISCCSP 2020 : 4th international symposium on communications, control and signal processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551157v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche variationnelle pour la fusion de jeux de données d'expression génique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
+                <w:t xml:space="preserve">Use of a local regularity analysis by a wavelet analysis for glitches detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ordenovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Surace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Llebaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Baluteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, San Diego, United States. pp.59091U </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.614966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00386695v1</w:t>
+                <w:t xml:space="preserve">hal-01304810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of operators by sampling in the time-frequency domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monika Dörfler</w:t>
+                <w:t xml:space="preserve">Modèles aléatoires hiérarchiques pour la modélisation de signaux audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPTA'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Marseille, France. Special Session on Sampling and Communication</w:t>
+              <w:t xml:space="preserve">GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451424v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Sparsity: from Mixed Norms to Structured Shrinkage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+                <w:t xml:space="preserve">Analyse et catégorisation de sons par multiplicateurs temps-fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïk Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">XXIIe colloque GRETSI (Dijon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. http://www.gretsi2009.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00369577v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles aléatoires hiérarchiques pour la modélisation de signaux audio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+                <w:t xml:space="preserve">Approche variationnelle pour la fusion de jeux de données d'expression génique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.564</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424038v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et catégorisation de sons par multiplicateurs temps-fréquence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+                <w:t xml:space="preserve">Representation of operators by sampling in the time-frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dörfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe colloque GRETSI (Dijon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. http://www.gretsi2009.org/</w:t>
+              <w:t xml:space="preserve">SAMPTA'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Marseille, France. Special Session on Sampling and Communication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463439v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity and persistence in time-frequency sound representations</w:t>
+                <w:t xml:space="preserve">Structured Sparsity: from Mixed Norms to Structured Shrinkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wavelets XIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422075v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00369577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a local regularity analysis by a wavelet analysis for glitches detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Surace</w:t>
+                <w:t xml:space="preserve">Sparsity and persistence in time-frequency sound representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Baluteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Digital Image Processing XXVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, San Diego, United States. pp.59091U </w:t>
+              <w:t xml:space="preserve">Wavelets XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.74460F, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.614966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.825220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304810v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décompositions parcimonieuses et persistantes de signaux multicanaux. Applications aux signaux MEEG.</w:t>
               </w:r>
@@ -9847,295 +9847,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading function representation of operators and Gabor multiplier approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monika Dörfler</w:t>
+                <w:t xml:space="preserve">Identification de signaux parcimonieux dans un dictionnaire hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPTA'07, Sampling Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">GRETSI 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146274v1</w:t>
+                <w:t xml:space="preserve">hal-00347437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Frequency multipliers for sound synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+                <w:t xml:space="preserve">Spreading function representation of operators and Gabor multiplier approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dörfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE annual Symposium Wavelet XII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAMPTA'07, Sampling Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287219v1</w:t>
+                <w:t xml:space="preserve">hal-00146274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de signaux parcimonieux dans un dictionnaire hybride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Kowalski</w:t>
+                <w:t xml:space="preserve">Time-Frequency multipliers for sound synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Depalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE annual Symposium Wavelet XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, San Diego, United States. pp.670118-1 -- 670118-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.732447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347437v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A family of random waveform models for audio coding</w:t>
               </w:r>
@@ -10405,213 +10405,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive time-frequency representation for sound analysis and processing *</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Jaillet</w:t>
+                <w:t xml:space="preserve">Towards a Hybrid Audio Coder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Congress CFA/DAGA'04</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Computer Congress 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jian Ping Li, May 2004, Chongqing, China. pp.13-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789812702654_0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306514v1</w:t>
+                <w:t xml:space="preserve">hal-01304850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Hybrid Audio Coder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Molla</w:t>
+                <w:t xml:space="preserve">Adaptive time-frequency representation for sound analysis and processing *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Congress 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Congress CFA/DAGA'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789812702654_0002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01304850v1</w:t>
+                <w:t xml:space="preserve">hal-01306514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations on Hough-wavelet transforms for time-frequency chirp detection</w:t>
               </w:r>
@@ -10764,338 +10764,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation de Sources pour l'Analyse de Données d'Expression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
+                <w:t xml:space="preserve">Sculpture temps-fréquence des sons par modification de leur transformée en ondelettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques JOBIM 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">6e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2002, Lille, France. pp.455-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304815v1</w:t>
+                <w:t xml:space="preserve">hal-04125089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Markov Tree Based Transient Estimation for Audio Coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Torrésani</w:t>
+                <w:t xml:space="preserve">Séparation de Sources pour l'Analyse de Données d'Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo, ICME '02.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques JOBIM 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740165v1</w:t>
+                <w:t xml:space="preserve">hal-01304815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sculpture temps-fréquence des sons par modification de leur transformée en ondelettes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+                <w:t xml:space="preserve">Hidden Markov Tree Based Transient Estimation for Audio Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo, ICME '02.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2002.1035825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125089v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient detection and encoding using wavelet coefficient trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Molla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11410,51 +11410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de Hilbert et Bancs de Filtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beylkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11699,90 +11699,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par ondelettes des signaux asymptotiques: Emploi de la phase stationnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1989, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12195,51 +12195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12305,64 +12305,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Maass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Georg Feichtinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darian Onchis-Moaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12648,64 +12648,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Time-Frequency Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Liang Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12930,51 +12930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic and Acoustic Scattering: Detection and Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bourrely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13085,51 +13085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13206,51 +13206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Diaz-Lazcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13452,51 +13452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13633,51 +13633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Chirps with Continuous Wavelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Liang Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13936,51 +13936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and analysis of oscillatory patterns in multisensor data by time-frequency hidden Markov models: an application to EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Villaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14202,51 +14202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B54D061"/>
+    <w:nsid w:val="5FE27318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14433,51 +14433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-torresani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0251-8527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031794394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i2m.univ-amu.fr/~torresan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04558288v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3629010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139580v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-024-00091-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669280v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meynard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2023.02.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861427v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Marina Kreme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3045938" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FD00014C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670187v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2862353" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094835v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Omer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2015.10.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spinnato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Roubaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/12/3/036013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stempfel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torresani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wiesmeyr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lachambre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-013-9337-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Toumi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2014.06.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-013-9323-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Khaldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0433-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Olivero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2255274" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2249655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika D&#246;rfler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2266075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac402085x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.012.0032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Soendergaard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691312500324" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grossmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Risset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585461v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-009-9085-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206245v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-008-0076-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142088v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.920144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304446v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ord&#233;novic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ll&#233;baria" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2008.01.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXRCD96J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Godsill" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.909290" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691307001768" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Carpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-6-84" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350467v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2004.11.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Riva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2005.08.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2004.830110" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiappetta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Roubaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2004.11.1090" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Devauchelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holschneider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Monnerot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/106652701752236205" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Morvidone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691303000037" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torr&#233;sani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(02)00304-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Antoine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yebeni B. Kouagou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02510656" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benhamidouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Triay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.1999.02185.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4877(99)80042-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bourrely" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ordenovic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER97080400" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/9/2/005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Carmona" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liang Hwang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.740131" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223134v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.640725" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Innocent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/acha.1996.0204" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beylkin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/acha.1996.0014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279512v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Muschietti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S003614109325222X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305436v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Albeverio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.530821" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Flornes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/acha.1994.1001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01739702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(94)90007-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kalisa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279506v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duval-Destin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0524045" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304159v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.9.001336" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222729v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delprat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudi&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.119728" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280027v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304441v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.529325" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304308v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l H&#248;egh-Krohn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1236(90)90006-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305782v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deleuil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.32064" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304313v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X88000631" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.27.004856" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiappetta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Perrin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02457031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00570762" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-RZ15BDC9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304166v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.3.000250" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Sechet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA64769.2025.11133512" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141372v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696088v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053069" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456153v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371045v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843557v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carrier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torresani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2018.8517084" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475534v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMPTA.2017.8024367" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lachambre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2015.25" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279441v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Spinnato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perrin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989928v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822186v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836504v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278619v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Barbieri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-260-6-145" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836495v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682959v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291969v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747590v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Feichtinger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darian Onchis-Moaca" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684282v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813604v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villaron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492800v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493711v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486746v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551157v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386695v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451424v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369577v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424038v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463439v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422075v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.825220" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304810v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llebaria" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baluteau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.614966" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347436v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146274v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287219v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.732447" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347437v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347439v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660693" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305531v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660589" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347440v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306514v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304850v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702654_0002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300319v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.505435" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305712v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304815v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740165v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molla" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2002.1035825" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300326v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut F&#252;hr" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Liang Hwang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.408668" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.366763" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305494v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742123v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01739594v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01739652v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742126v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306502v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131885v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131853v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130658v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Badier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Verrier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881352v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45847-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302731v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maass" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302726v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeness Amin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mclaughlin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688417v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495456v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302102v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1874-608X(98)80025-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304565v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/physique/113-analyse-continue-par-ondelettes-bruno-torresani.html" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304605v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. Marion" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Testard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814541527" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264942v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45847-8_25" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264944v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Diaz-Lazcoz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45847-8_26" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821464v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816343v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304564v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305469v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://matwbn.icm.edu.pl/ksiazki/bcp/bcp41/bcp41216.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304136v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4612-2544-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-2544-7_7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701278v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221006v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737437v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331305v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-torresani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0251-8527" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031794394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i2m.univ-amu.fr/~torresan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04558288v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3629010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139580v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-024-00091-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669280v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meynard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2023.02.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861427v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Marina Kreme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3045938" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FD00014C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670187v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2862353" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094835v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Omer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2015.10.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spinnato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Roubaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/12/3/036013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torresani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-013-9323-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stempfel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wiesmeyr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lachambre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-013-9337-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Toumi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caldarelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2014.06.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Khaldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0433-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Olivero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2013.2255274" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2249655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika D&#246;rfler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2013.2266075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac402085x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Soendergaard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691312500324" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grossmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Risset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Vietminh.Paz@univ-Amu.Fr Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.012.0032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585461v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-009-9085-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206245v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-008-0076-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ord&#233;novic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ll&#233;baria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2008.01.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXRCD96J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142088v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.920144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Godsill" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.909290" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691307001768" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Riva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Carpentier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2005.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-6-84" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2004.11.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2004.830110" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiappetta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Roubaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2004.11.1090" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Devauchelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holschneider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Monnerot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/106652701752236205" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Morvidone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691303000037" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torr&#233;sani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(02)00304-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Antoine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yebeni B. Kouagou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02510656" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783784v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005256v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benhamidouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Triay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.1999.02185.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304149v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4877(99)80042-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223139v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Carmona" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liang Hwang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.740131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bourrely" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ordenovic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER97080400" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304870v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/9/2/005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223134v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.640725" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Innocent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/acha.1996.0204" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Muschietti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S003614109325222X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beylkin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/acha.1996.0014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305436v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Albeverio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.530821" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Flornes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/acha.1994.1001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01739702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(94)90007-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kalisa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279506v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duval-Destin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/0524045" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280027v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304159v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.9.001336" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delprat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.119728" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304441v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.529325" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304308v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l H&#248;egh-Krohn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1236(90)90006-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305782v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deleuil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.32064" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304313v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X88000631" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.27.004856" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiappetta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Perrin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02457031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00570762" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-RZ15BDC9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304166v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.3.000250" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Sechet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SampTA64769.2025.11133512" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141372v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696088v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053069" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456153v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371045v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843557v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carrier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torresani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2018.8517084" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475534v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMPTA.2017.8024367" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lachambre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2015.25" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279441v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Spinnato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perrin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989928v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822186v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836504v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278619v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Barbieri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-260-6-145" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836495v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747590v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Feichtinger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darian Onchis-Moaca" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682959v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291969v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813604v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villaron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684282v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551157v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492800v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493711v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486746v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304810v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Llebaria" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baluteau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.614966" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463439v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386695v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451424v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369577v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422075v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.825220" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347436v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347437v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146274v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287219v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.732447" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347439v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660693" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305531v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660589" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347440v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304850v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702654_0002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300319v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.505435" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305712v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125089v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304815v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01740165v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molla" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2002.1035825" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300326v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut F&#252;hr" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Liang Hwang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.408668" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.366763" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305494v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742123v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01739594v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01739652v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742126v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306502v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131885v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131853v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130658v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Badier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Verrier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881352v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45847-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302731v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maass" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302726v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeness Amin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mclaughlin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688417v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495456v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302102v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1874-608X(98)80025-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304565v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/physique/113-analyse-continue-par-ondelettes-bruno-torresani.html" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304605v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A. Marion" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Testard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304568v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814541527" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264942v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45847-8_25" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264944v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Diaz-Lazcoz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45847-8_26" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821464v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816343v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304564v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305469v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://matwbn.icm.edu.pl/ksiazki/bcp/bcp41/bcp41216.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304136v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4612-2544-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-2544-7_7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701278v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221006v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737437v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331305v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>