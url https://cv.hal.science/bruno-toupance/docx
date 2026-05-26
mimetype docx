--- v0 (2026-03-07)
+++ v1 (2026-05-26)
@@ -896,321 +896,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02917408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence for MHC disassortative mating in humans</w:t>
+                <w:t xml:space="preserve">From matrimonial practices to genetic diversity in Southeast Asian populations: the signature of the matrilineal puzzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dandine-Roulland</w:t>
+                <w:t xml:space="preserve">Goki Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Dall'Ara</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chou Monidarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Diffloth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2664⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374 (1780), pp.20180434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2018.0434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122510v1</w:t>
+                <w:t xml:space="preserve">hal-02192491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From matrimonial practices to genetic diversity in Southeast Asian populations: the signature of the matrilineal puzzle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goki Ly</w:t>
+                <w:t xml:space="preserve">Genomic evidence for MHC disassortative mating in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dandine-Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Diffloth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irene Dall'Ara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Toupance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 374 (1780), pp.20180434. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1899), pp.20182664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2018.0434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192491v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative approach sheds new light on the influence of social organization on uniparental diversity in continental South-East Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goki Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1291,51 +1291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residence rule flexibility and descent groups dynamics shape uniparental genetic diversities in South East Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goki Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5146,51 +5146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47618-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Leakhena Phoeung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae094" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bienvenu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lucotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Albi&#241;ana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bh&#233;rer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.271" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Fortes&#8208;lima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thouzeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13325" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02917408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toupance" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dall'Ara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2664" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goki Ly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chou Monidarin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Diffloth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0434" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Alard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23374" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Leonardi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22739" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SWG0Q5R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Enaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hadchouel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coulomb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berteloot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacaille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-9-85" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L Kelley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2012.295" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672312000298" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05376.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7CPQRCQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Manni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3378/027.082.0407" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2008.237" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480597v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Heeringa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nerbonne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gagnon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.20330" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Yotova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Labuda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Zietkiewicz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Gehl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lovell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-005-1298-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPC8CKS8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sabbagh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.10429" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK70PQ2D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672304006858" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-003-0018-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QKN08MM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480601v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Perri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella de Vito" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Foncin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480602v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.10059" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BN12ZNGC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123002v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Thierry D&#8217;ennequin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakry Sarr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051387" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F92DPGFL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122984v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Thierry d'Ennequin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.1999.00115.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Nagard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taddei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sch&#228;chter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/301865" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Radman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maynard-Smith" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/42696" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Breton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00032a018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F4051K37-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671435v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pouyet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Planche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065543v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Fortes-Lima" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47618-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Leakhena Phoeung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae094" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bienvenu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lucotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Albi&#241;ana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bh&#233;rer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.271" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Fortes&#8208;lima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thouzeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13325" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02917408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toupance" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goki Ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chou Monidarin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Diffloth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0434" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dall'Ara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2664" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Alard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23374" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Leonardi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22739" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SWG0Q5R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Enaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hadchouel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coulomb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berteloot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacaille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-9-85" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L Kelley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2012.295" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672312000298" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05376.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7CPQRCQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Manni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3378/027.082.0407" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2008.237" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480597v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Heeringa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nerbonne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gagnon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.20330" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Yotova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Labuda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Zietkiewicz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Gehl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lovell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-005-1298-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPC8CKS8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sabbagh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.10429" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK70PQ2D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Quintana-Murci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672304006858" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-003-0018-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QKN08MM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480601v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Perri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella de Vito" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Foncin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480602v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.10059" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BN12ZNGC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123002v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Thierry D&#8217;ennequin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakry Sarr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051387" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F92DPGFL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122984v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Thierry d'Ennequin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.1999.00115.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Nagard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taddei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sch&#228;chter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/301865" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Radman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maynard-Smith" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/42696" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Breton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00032a018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F4051K37-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671435v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pouyet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Planche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065543v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Fortes-Lima" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>