--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -1313,455 +1313,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and memory of cue-reward association meaning by modifications of synaptic efficacy in dentate gyrus and piriform cortex</w:t>
+                <w:t xml:space="preserve">Learning and memory of olfactory cue-reward association meaning by modifications of synaptic efficacy in dentale gyrus and piriform cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.A. Chaillan</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck A. Chaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Soumireu-Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Soumireu-Mourat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.S. Roman</w:t>
+                <w:t xml:space="preserve">François S. Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 12 (5), pp.600-608. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 12, pp.600-608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078450v1</w:t>
+                <w:t xml:space="preserve">hal-00095326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and memory of olfactory cue-reward association meaning by modifications of synaptic efficacy in dentale gyrus and piriform cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New neurons in old networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sf Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kk Karishma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Truchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François S. Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 12, pp.600-608</w:t>
+              <w:t xml:space="preserve">Trends in Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25(7), pp.344-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095326v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New neurons in old networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early integrative processes physiologically observed in dentate gyrus during an olfactory asociative training in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck A. Chaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Soumireu-Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François S. Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 25(7), pp.344-345</w:t>
+              <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1(1), pp.101-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095344v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early integrative processes physiologically observed in dentate gyrus during an olfactory asociative training in rat</w:t>
+                <w:t xml:space="preserve">Learning and memory of cue-reward association meaning by modifications of synaptic efficacy in dentate gyrus and piriform cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François S. Roman</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Chaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soumireu-Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S. Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (5), pp.600-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.10097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095332v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early polysynaptic potentiation recorded in the dentate gyrus during an associative learning task</w:t>
               </w:r>
@@ -2033,51 +2033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Missaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraize" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Truchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaillan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Zheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Besnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2020.00140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaillan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1792-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Save" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sargolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00222" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manrique" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migliorati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brezun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck A. Chaillan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22284" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9ZGS96K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01389463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leam Sreng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck a Chaillan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois S. Roman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.025411.111" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Chaillan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Franc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mourre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20835" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XTCFHXG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marchetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soumireu-Mourat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219635208001794" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S Roman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078450v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soumireu-Mourat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Roman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.10097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S. Roman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sf Cooke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kk Karishma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck A Chaillan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(99)00304-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Missaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fraize" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Truchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaillan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Zheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Besnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2020.00140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaillan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1792-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Save" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sargolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00222" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manrique" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migliorati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brezun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck A. Chaillan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22284" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9ZGS96K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01389463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leam Sreng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck a Chaillan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois S. Roman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.025411.111" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Chaillan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Franc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mourre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20835" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XTCFHXG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marchetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Soumireu-Mourat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219635208001794" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S Roman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095326v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S. Roman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sf Cooke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kk Karishma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soumireu-Mourat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Roman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.10097" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck A Chaillan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4522(99)00304-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>