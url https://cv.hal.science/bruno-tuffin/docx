--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -514,930 +514,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carbon Emission-Based Network Capacity Planning and Pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sellers' Pay-for-Ranking Strategies on Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficiency of Estimating Smooth Functions of Parameters in Rare-Event Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin K Nakayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing Statistical Tests of Search Engine Bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Peyrouset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La 5G et la neutralité du Net ; un mariage difficile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analyzing Statistical Tests of Search Engine Bias</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliability Estimation for Networks with Minimal Flow Demand and Random Link Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdravko Botev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflit Orange-TF1 : un problème de neutralité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La 5G et la neutralité du Net ; un mariage difficile ?</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des frais d'itinérance dans l'Union européenne en 2017, est-ce la panacée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le problème de la neutralité du Net est-il réglé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of Search Engines Non-Neutral and Neutral Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the Backbone Network Market Structure on the ISP Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...148 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Guijarro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00694520v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-00694524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (129)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2292,191 +2292,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On Confidence Intervals for Randomized Quasi-Monte Carlo Estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 - 13ème Atelier en Évaluation des Performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Toulouse, France. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Finite Budget Allocation Improvement in Ranking and Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinbo Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijie Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Winter Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711071v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04765316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Network (Non-)Neutrality for Monopolistic, Competing, or Vertically Integrated Content Providers with a Unified Model</w:t>
               </w:r>
@@ -2668,57 +2668,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088085v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Studying Green Video Distribution as a Whole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Vieron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali C Begen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Green Multimedia Systems Workshop (GMSys’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bounds, Assessment and Confidence Intervals for Exponential Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin K Nakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2733,178 +2854,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCM 2023 - 14th International Conference on Monte Carlo Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215951v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-04096635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Economic Analysis of 5G Network Slicing and the Impact of Regulation</w:t>
               </w:r>
@@ -3430,51 +3430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance Reduction for Generalized Likelihood Ratio Method in Quantile Sensitivity Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijie Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3545,57 +3545,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of Heterogeneous Neutrality Rules with Competitive Content Providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khushboo Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regenerative-Simulation-Based Estimators of Risk Measures for Hitting Times to Rarely Visited Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin K Nakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3610,543 +3705,448 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESIM 2021 13th International Workshop on Rare Event Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing Regenerative-Simulation-Based Estimators of the Distribution of the Hitting Time to a Rarely Visited Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin K Nakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Winter Simulation Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Network Reliability Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECON 2020: 17th International Conference on the Economics of Grids, Clouds, Systems, and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Izola, Slovenia. pp.117-125, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63058-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63058-4_11⟩</w:t>
+                <w:t xml:space="preserve">hal-01938939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weaknesses and Challenges of Network Neutrality Measurement Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximun Castoreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM50824.2020.9269077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantile Estimation Via a Combination of Conditional Monte Carlo and Randomized Quasi-Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin K Nakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary T Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter Simulation Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...210 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5168,51 +5168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Simulation to Calibrate Exponential Approximations to Tail-Distribution Measures of Hitting Times to Rarely Visited Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin K Nakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5669,51 +5669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the estimation of the mean time to failure by simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin K Nakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5758,329 +5758,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Auctions For Online Ad Space Among Advertisers Mixing Pay-per-view And Pay-per-click</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informs Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Search (Non-)Neutrality and Impact on Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Stier-Moses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetEcon 2016 : The 11th Workshop on the Economics of Networks, Systems and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Auctions For Online Ad Space Among Advertisers Mixing Pay-per-view And Pay-per-click</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enchères pour espaces publicitaires avec annonceurs sensibles aux vues et aux clics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème congrès de la Société Française de Recherche Opérationnelle et d'Aide A la Decision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical Integration of CDN and Network Operator: Model and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/ACM International Symposium on Modelling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Revenue-oriented Content Delivery Networks And Their Impact On Net Neutrality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informs Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permutation Monte Carlo : applications, analysis and extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdravko I. Botev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6095,247 +6285,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Rare Event Simulation (RESIM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398933v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-01398917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate zero-variance importance sampling for static network reliability estimation with node failures and application to rail systems</w:t>
               </w:r>
@@ -6505,57 +6505,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the robustness of fishman's bound-based method for the network reliability problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Cancela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Khadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Huntington Beach, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Revenue-Driven CDN on the Competition among Network Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recent developments on Array-RQMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6570,1801 +6773,1598 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMACS MCM 2015 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Content Delivery Networks on service and content innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NetEcon 2015 : the 10th Workshop on the Economics of Networks, Systems and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Portland, United States. pp.1 - 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Side Payments as Barriers to Entry in Non-Neutral Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Conference of Telecommunication, Media and Internet Techno-Economics (CTTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149214v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Users facing volume-based and flat-rate-based charging schemes at the same time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Latin American Network Operations and Management Symposium (LANOMS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Joao Pessoa, Brazil. pp.23-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditioning by Permutation Monte Carlo for Continuous-Time Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdravko I. Botev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eighth International Workshop on Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highly Reliable Markovian Systems Interval Availability Estimation by Importance Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Winter Simulation Conference (WSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Savannah, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence rates for the Array-RQMC method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eleventh International Conference on Monte Carlo and Quasi-Monte Carlo Methods in Scientific Computing (MCQMC'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network reliability simulation with extension to Marshall-Olkin copula-based dependent failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eleventh International Conference on Monte Carlo and Quasi-Monte Carlo Methods in Scientific Computing (MCQMC'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Neutral is a CDN? An Economic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil. pp.336-339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the robustness of Fishman's bound-based method for the network reliability problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Cancela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Khadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Workshop on Rare Event Simulation (RESIM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Do Content Delivery Networks Affect the Economy of the Internet and the Network Neutrality Debate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Economics of Grids, Clouds, Systems, and Services (GECON'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cardiff, United Kingdom. pp.222-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949027v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and Estimating Small Unreliabilities for Static Networks with Dependent Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdravko I. Botev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Écuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SNA-MC 2013: Supercomputing in Nuclear Applications and Monte Carlo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Adaptive Zero-Variance Importance Sampling Approximation for Static Network Dependability Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Écuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Saggadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SNA-MC 2013: Supercomputing in Nuclear Applications and Monte Carlo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entry game under opportunistic access in cognitive radio networks: a priority queue model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP Wireless days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétition entre fournisseurs d'acces internet: comparaison entre le peering, le transit facturé et la menace de déconnexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13eme congres de la Société Francaise de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dependent Failures in Highly Reliable Static Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdravko Botev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Huntington Beach, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...1286 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation de l'échantillonnage préférentiel à variance nulle, avec applications en fiabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...127 lines deleted...]
-                <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probabilistic Bounded Relative Error for Rare Event Simulation Learning Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A game theory-based analysis of search engine non-neutral behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8742,57 +8742,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approximation of Zero-Variance Importance Sampling in Reliability Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Conference on Extreme Value Analysis, Probabilistic and Statistical Models and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An importance sampling method based on a one-step look-ahead density from a Markov chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdravko I. Botev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Écuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 2011 Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate Zero-Variance Simulation in Rare Event Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdravko I. Botev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Écuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMACS MCM 2011 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Borovets, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interplay between security providers, consumers, and attackers: a weighted congestion game approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reichl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GameSec - Second International Conference on Decision and Game Theory for Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, College Park, MD, Maryland, United States. pp.67-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25280-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00560807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sponsored search engines in competition: advertisers behavior and engines optimal ranking strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th IEEE International Symposium on Modelling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Singapore, Singapore. pp.96-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MASCOTS.2011.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Competition and bargaining in wireless networks with spectrum leasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8800,620 +9254,166 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Houston, Tx, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...101 lines deleted...]
-                <w:t xml:space="preserve">Pierre L'Écuyer</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graph Reductions to Speed Up Importance Sampling-Based Static Reliability Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Saggadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2011 Winter Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Unknown</w:t>
-[...383 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2011, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -9576,57 +9576,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Competition Among Providers in Loss Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALIO-INFORMS Joint International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Combination of conditional Monte Carlo and approximate zero-variance importance sampling for network reliability estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Cancela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9654,100 +9736,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2010 Winter Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive Variance Reduction Estimators for the Static Communication Network Reliability Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Cancela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Khadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9762,169 +9844,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Rare Event Simulation (RESIM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economics of Logarithmic Quality-of-Experience in Communication Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reichl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimund Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10120,204 +10120,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Economics of technological games among telecommunication service providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Globecom 2010: Global Communications onference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A distributed auction-based algorithm to allocate bandwidth over paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Hai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NET-COOP 2010 - 4th Workshop on Network Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00597139v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00609530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the cross-entropy method in Markov chain problems</w:t>
               </w:r>
@@ -10506,89 +10506,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">15th INFORMS Applied Probability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Ithaca, NY, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limiting Distributions for Randomly-Shifted Lattice Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2009 St Petersburg Conference on Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, St Petersburg, Russia. pp.885-890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00792999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and Preventing Tacit Collusion among Telecommunication Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10617,139 +10699,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NET-COOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447030v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00793001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Mobile Network Operator and Mobile Virtual Network Operator Dynamic Interconnexion Relations</w:t>
               </w:r>
@@ -10830,64 +10830,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Recursive Variance Reduction Technique with Bounded relative Error for Communication Network Reliability Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Cancela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Khadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11217,70 +11217,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Introduction to Monte Carlo Methods and Rare Event Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tutorial in 6th International Conference on Quantitative Evaluation of Systems (QEST\'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Budapest, Hongary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimation strategies for complex discrete choice models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11295,139 +11377,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th Conference of the International Association for Travel Behaviour Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Jaipur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793002v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00789602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition for Subscribers Between Mobile Operators Sharing a Limited Resource</w:t>
               </w:r>
@@ -12929,50 +12929,167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loss Strategies for Competing TCP/IP Connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third International IFIP-TC6 Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Athenes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-24693-0_76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-bid versus pregressive second price auctions in a stochastic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12981,174 +13098,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international workshop on internet charging and QoS technology (ICQT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172750v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-01321203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibid auctions for bandwidth allocation in communication networks</w:t>
               </w:r>
@@ -13642,51 +13642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Likelihood Ratio Method for Stochastic Models with Uniform Random Numbers As Inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijie Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14364,51 +14364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance Reduction for Generalized Likelihood Ratio Method By Conditional Monte Carlo and Randomized Quasi-Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijie Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14684,51 +14684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting methods and convergence rates for Array-RQMC: some empirical comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Munger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14986,51 +14986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Stier-Moses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15311,51 +15311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Stier-Moses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15506,51 +15506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Network Reliability Estimation under the Marshall-Olkin Copula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdravko I. Botev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15623,64 +15623,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balanced and Approximate Zero-Variance Recursive Estimators for the Static Communication Network Reliability Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Cancela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Khadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15734,50 +15734,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of search neutrality on the economics of advertisement-financed content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe d'Acquisto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Naldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Network neutrality debate and ISP inter-relations: traffic exchange, revenue sharing, and disconnection threat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15799,178 +15920,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Netnomics: Economic Research and Electronic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (3), pp.155 - 182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185793v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-00908569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some recent results in rare event estimation</w:t>
               </w:r>
@@ -16183,268 +16183,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Double-sided auctions applied to vertical handover for mobility management in wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Hai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Markov chain importance sampling with applications to rare event probability estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdravko I. Botev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L'Écuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (2), pp.271-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11222-011-9308-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00758028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Network Reliability Estimation Via Generalized Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdravko I. Botev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L'Écuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16530,51 +16530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logarithmic Laws in Service Quality Perception : Where Microeconomics Meets Psychophysics and Quality of Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reichl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimund Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16898,51 +16898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L'Écuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17462,50 +17462,257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the Distribution of Integration Error by Randomly-Shifted Lattice Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.950-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-EJS574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Price war in heterogeneous wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (13), pp.2281-2292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2010.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimal pricing strategy with compensation when QoS is not satisfied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17527,264 +17734,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (3-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793292v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-00515360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Robustness of Estimators in Rare-Event Simulation</w:t>
               </w:r>
@@ -19380,51 +19380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Economics for Next Generation Networks. Proceedings of the sixth International Workshop on Advanced Internet Charging and QoS technologies (ICQT\'09)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reichl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhard Stiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19786,51 +19786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition among Telecommunication Providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reichl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19954,51 +19954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economics of Quality of Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reichl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20053,51 +20053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Governance and Economics of Network Neutrality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reichl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20152,51 +20152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of threats and costs: a game-theoretic approach to security risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reichl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20247,51 +20247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economics of Network Neutrality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reichl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20346,51 +20346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Stakes of Network Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reichl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20445,51 +20445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Game-Theoretic Approach to Security Risk Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reichl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20646,212 +20646,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00792998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Rare Event Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness Properties and Confidence Interval Reliability Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Glynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rubino, G. and Tuffin, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rare Event Simulation using Monte Carlo Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Wiley \&amp; Sons, pp.1--14, 2009, 9780470745410</w:t>
+              <w:t xml:space="preserve">, John Wiley \&amp; Sons, pp.63--84, 2009, 9780470745410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787660v1</w:t>
+                <w:t xml:space="preserve">hal-00787665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness Properties and Confidence Interval Reliability Issues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to Rare Event Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rubino, G. and Tuffin, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rare Event Simulation using Monte Carlo Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Wiley \&amp; Sons, pp.63--84, 2009, 9780470745410</w:t>
+              <w:t xml:space="preserve">, John Wiley \&amp; Sons, pp.1--14, 2009, 9780470745410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787665v1</w:t>
+                <w:t xml:space="preserve">hal-00787660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markovian Models for Dependability Analysis</w:t>
               </w:r>
@@ -21139,51 +21139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Improvements of Path-Based Methods for Monte Carlo Reliability Evaluation of Static Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Cancela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L'Ecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21613,51 +21613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markov chain importance sampling with applications to rare event probability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdravko I. Botev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre L'Écuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21784,51 +21784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-managed Inter-domain pricing: An overview and discussion of possible approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Hai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22520,1403 +22520,1403 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Randomized Quasi-Monte Carlo Simulation Method for Markov Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. L'Ecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5545, INRIA. 2005, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pricing the Internet with Multi-Bid Auctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5235, INRIA. 2004, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loss Strategies for Competing TCP/IP Connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5100, INRIA. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pricing for Heterogeneous Services at a Discriminatory Processor Sharing Queue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5245, INRIA. 2004, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pricing Differential Services: A Game-Theoretic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4946, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The progressive second price mechanism in a stochastic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB). 2003, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A progressive second price mechanism with a sanction bid from excluded players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB). 2003, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Optimal Congestion and Cost-Sharing Pricing Scheme for Multiclass Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4757, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-bid auctions for bandwidth allocation in communication networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire d'électronique et systèmes Télécoms (Institut Mines-Télécom-Télécom Bretagne-UEB). 2003, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Progressive Second Price Mechanism in a Stochastic Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4758, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mathematical Model of the Paris Metro Pricing Scheme for Charging Packet Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4775, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mathematical Analysis of the Cumulus Pricing Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4500, INRIA. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charging the Internet without Bandwidth Reservation: an Overview and Bibliography of Mathematical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4355, INRIA. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisited Progressive Second Price Auction for Charging Telecommunication Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4176, INRIA. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and Analysis of Multi-class Threshold-based Queues with Hysteresis Using Stochastic Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Le Ny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4261, INRIA. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Randomized Quasi-Monte Carlo Method for the Simulation of Product-form Loss Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3671, INRIA. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MTTF Estimation Using Importance Sampling on Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lécot</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5545, INRIA. 2005, pp.32</w:t>
+                <w:t xml:space="preserve">Héctor Cancela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3672, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...1236 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073000v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">inria-00073001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fluid Queue Driven by a Markovian Queue</w:t>
               </w:r>
@@ -24216,51 +24216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05595901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05596249v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin K Nakayama New" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orland-M&#233;dy Saizonou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05228725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Dandachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05110534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05391836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Altmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05338278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin K Nakayama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Peyrouset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko Botev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L'Ecuyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01712634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guijarro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetna Singhal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05130057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05110537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04613560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78600-6_7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Kara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715805" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709661v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81226-2_9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesieur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbo Shi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Peng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03765265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedant Joseph Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM59352.2023.10327870" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04088085v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art B Owen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Glynn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04096635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vieron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali C Begen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04179083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Treust" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04096711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03678150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nakayama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196351v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximun Castoreo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92916-9_13" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Fu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiao Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Agarwal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01938939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63058-4_11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02554131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02542689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM50824.2020.9269077" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02551516v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary T Kaplan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kieffer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68110-4_8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajuan Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02128437v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36027-6_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02004692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM46954.2019.9012709" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02182946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kamoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Rai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene C Valenzuela" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dersin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01775244v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peignier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Varloot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949789v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670139v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01493911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551078v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330741v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Stier-Moses" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398934v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko I. Botev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;cot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cancela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khadiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239544v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149214v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239565v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Shah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096402v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096406v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949027v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908588v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L'&#201;cuyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Saggadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Pla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758027v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758026v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Ridder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725181v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vigne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_28" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boussion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725050v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe d'Acquisto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Naldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vidal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reichl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25280-8_8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640709v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2011.19" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788708v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793297v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793300v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793296v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Schatz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793298v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793302v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Hai Tran" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00609531v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15476-8_22" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00792999v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793001v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cadre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouthou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789601v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakyung Jung" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789583v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Kong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Kwong Kwok" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangzhou Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793002v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cirillo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789602v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789585v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793000v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447066v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOT.2009.5362674" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Ramos Ramos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.66" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2007.141" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162365v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.316" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2007.371195" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314354v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marquez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/valuetools.2007.1939" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165254v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Xing" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarathnam Chandramouli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388455v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lecot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L'Ecuyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367492v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169646v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172750v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321203v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24693-0_76" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171777v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2004.1354481" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172224v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delenda" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2004.1358631" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174578v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173697v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04690241v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107925" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652068v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551193v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102422" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196085v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834580v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Andrade Barroso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03711114v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03150446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Maudet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elerap.2022.101132" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892095v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03463452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851791v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-021-09146-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398912v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.07.010" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0JK816J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533686v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241308v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10660-017-9267-6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953790v3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2016.1569" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398913v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-016-9110-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398923v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2649045" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634370v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.10" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01127958v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcom.2016.7432154" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096393v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Simard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2775106" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908567v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2674914" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185793v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908569v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908575v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Caron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Zuniga" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096283v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.12.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05VT5HKT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758028v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9308-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRL1WQ8R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908573v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789621v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1110.0493" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788689v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-011-9503-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681402v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758036v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelis Markakis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges D. Stamoulis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10660-012-9094-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789620v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bastin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2011.10.005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PKHGM4R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789618v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789616v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tran Hoang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0914-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640713v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.776" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789619v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793292v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793293v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-EJS574" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515360v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.03.015" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4JLMWT5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793291v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose H. Blanchet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Glynn" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1667072.1667078" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793294v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945115v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.09.004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LPN5KMV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789592v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388442v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2006.882861" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881829v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78600-6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215725v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Berg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Blanchet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Chen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S M Currie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Haas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949818v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239569v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239570v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709343v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko I Botev" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keller" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lemieux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709353v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06271-1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02560816v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43465-6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908598v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793290v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789591v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Stiller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787654v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03717062v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709334v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724735v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758031v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758034v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758035v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724808v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789625v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789626v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793295v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00792998v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gland" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lezaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470745403.ch3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787660v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787665v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787667v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00792997v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mandjes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00968708v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787689v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02502299v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185065v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659278v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789624v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789593v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403953v5" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170077v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169935v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Glynn" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00156594v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00156068v4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000151v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070407v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giray &#214;kten" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Burago" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000118v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070462v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071483v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070763v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070753v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071633v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140919v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140917v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071829v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140923v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071828v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071811v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072088v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072233v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072446v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072326v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Le Ny" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073000v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073001v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073383v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073674v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05595901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05596249v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin K Nakayama New" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orland-M&#233;dy Saizonou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05228725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Dandachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05391836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Altmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05110534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05338278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin K Nakayama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Peyrouset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko Botev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L'Ecuyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01712634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guijarro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetna Singhal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05130057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05110537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04613560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78600-6_7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Kara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715675.3715805" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709661v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81226-2_9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesieur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbo Shi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Peng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03765265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedant Joseph Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM59352.2023.10327870" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04088085v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art B Owen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04096635v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vieron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali C Begen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Glynn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04179083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Treust" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04096711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03678150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nakayama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196351v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximun Castoreo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92916-9_13" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Fu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiao Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Agarwal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499024v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02554131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01938939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63058-4_11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02542689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM50824.2020.9269077" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02551516v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary T Kaplan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02566587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kieffer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68110-4_8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajuan Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02128437v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36027-6_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02004692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM46954.2019.9012709" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02182946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kamoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Rai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene C Valenzuela" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dersin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01775244v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peignier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Varloot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949789v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670139v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10880-9_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01493911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01551078v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330741v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Stier-Moses" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398933v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko I. Botev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cancela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khadiri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239544v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;cot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149214v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Shah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096402v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096406v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949027v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908588v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L'&#201;cuyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908591v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Saggadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Pla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758027v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758026v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Ridder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725181v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vigne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_28" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boussion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725050v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe d'Acquisto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Naldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789617v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560807v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reichl" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25280-8_8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640709v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2011.19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725488v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vidal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788708v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793300v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793296v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Schatz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793298v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793302v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597139v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Hai Tran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00609531v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15476-8_22" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793001v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00792999v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447030v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Cadre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouthou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789601v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789586v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakyung Jung" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789583v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Kong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Kwong Kwok" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangzhou Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789602v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cirillo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789585v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793000v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447066v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOT.2009.5362674" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Ramos Ramos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.66" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2007.141" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162365v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.316" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2007.371195" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314354v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marquez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/valuetools.2007.1939" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165254v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Xing" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarathnam Chandramouli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388455v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lecot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L'Ecuyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367492v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169646v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321203v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24693-0_76" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172750v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171777v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2004.1354481" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172224v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delenda" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2004.1358631" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174578v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173697v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04690241v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107925" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652068v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551193v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102422" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196085v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834580v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Andrade Barroso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03711114v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03150446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Maudet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elerap.2022.101132" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892095v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03463452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851791v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-021-09146-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398912v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.07.010" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0JK816J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533686v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241308v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10660-017-9267-6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953790v3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2016.1569" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398913v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11066-016-9110-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398923v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2017.2649045" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634370v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.10" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01127958v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcom.2016.7432154" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096393v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Simard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2775106" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908567v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2674914" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908569v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185793v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908575v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Caron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Zuniga" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096283v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.12.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05VT5HKT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908573v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758028v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9308-2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRL1WQ8R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789621v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1110.0493" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788689v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-011-9503-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681402v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758036v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelis Markakis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges D. Stamoulis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10660-012-9094-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789620v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bastin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2011.10.005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PKHGM4R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789618v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789616v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tran Hoang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0914-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640713v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.776" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789619v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793293v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-EJS574" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515360v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.03.015" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4JLMWT5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793292v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793291v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose H. Blanchet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Glynn" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1667072.1667078" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793294v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945115v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.09.004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LPN5KMV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789592v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388442v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2006.882861" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881829v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78600-6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04215725v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Berg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Blanchet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Chen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S M Currie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Haas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949818v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239569v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239570v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709343v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko I Botev" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keller" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lemieux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709353v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06271-1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02560816v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43465-6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908598v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793290v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789591v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Stiller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787654v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03717062v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709334v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724735v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758031v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758034v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758035v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724808v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789625v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789626v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793295v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00792998v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gland" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lezaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470745403.ch3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787665v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787660v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787667v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00792997v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mandjes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00968708v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787689v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02502299v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185065v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659278v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789624v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789593v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403953v5" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170077v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169935v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Glynn" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00156594v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00156068v4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000151v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070407v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giray &#214;kten" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Burago" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000118v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070462v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070763v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071483v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070753v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071633v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140917v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140919v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071829v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140923v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071828v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071811v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072088v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072233v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072446v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072326v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Le Ny" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073001v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073000v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073383v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073674v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>