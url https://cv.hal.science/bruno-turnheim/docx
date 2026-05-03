--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -559,248 +559,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guides or gatekeepers? Incumbent-oriented transition intermediaries in a low-carbon era</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forever stuck in old ways? Pluralising incumbencies in sustainability transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turnheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sovacool</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paula Kivimaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erss.2020.101490⟩</w:t>
+              <w:t xml:space="preserve">Environmental Innovation and Societal Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.180-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eist.2019.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170776v1</w:t>
+                <w:t xml:space="preserve">hal-03162822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forever stuck in old ways? Pluralising incumbencies in sustainability transitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guides or gatekeepers? Incumbent-oriented transition intermediaries in a low-carbon era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sovacool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Sovacool</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Martiskainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donal Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Kivimaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Innovation and Societal Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35, pp.180-184. </w:t>
+              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eist.2019.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erss.2020.101490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162822v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decarbonisation divide: Contextualizing landscapes of low-carbon exploitation and toxicity in Africa</w:t>
               </w:r>
@@ -3896,165 +3896,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing transition pathways: feasibility, transitions challenges, governance lessons</w:t>
+                <w:t xml:space="preserve">Evaluating sustainability transitions pathways: Analytical and governance challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATHWAYS-SOER2020 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Environment Agency, Nov 2016, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Stakeholder workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Environmental Agen, Feb 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371459v1</w:t>
+                <w:t xml:space="preserve">hal-04371465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating sustainability transitions pathways: Analytical and governance challenges</w:t>
+                <w:t xml:space="preserve">Comparing transition pathways: feasibility, transitions challenges, governance lessons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stakeholder workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Environmental Agen, Feb 2016, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">PATHWAYS-SOER2020 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Environment Agency, Nov 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371465v1</w:t>
+                <w:t xml:space="preserve">hal-04371459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making sense of experimentation for low-carbon transitions and their governance</w:t>
               </w:r>
@@ -4514,51 +4514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovating Climate Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Kivimaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Berkhout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5419,51 +5419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and Beyond: An Emerging Agenda for Climate Governance Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Kivimaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Berkhout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5527,51 +5527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Experiments: Innovation in Climate Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turnheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Kivimaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Berkhout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6116,51 +6116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Asquith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Kivimaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Environment Agency. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6351,51 +6351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turnheim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2206227120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sovacool" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Martiskainen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2020.105116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Rinscheid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosenbloom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Markard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2021.10.019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kivimaa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2020.101490" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2019.10.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2019.102028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2020.09.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hess" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulfikar Amir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Geels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hirsh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2020.101617" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;sse A.E. van Sluisveld" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries Hof" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carrara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;ns Nilsson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.10.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Asquith" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2019.12.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan K&#246;hler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kern" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Onsongo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2019.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2019.02.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Nykvist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2018.12.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Roberts" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lockwood" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Newell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmitz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2018.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Berkhout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Mcmeekin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2015.08.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2013.04.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636960v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2012.04.060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tezcan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-009-9170-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7M215888-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sterner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.06.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPHKQKJL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hannud Abdo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raimbault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kerretts-Macau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371439v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahar Koretsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stegmaier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harro van Lente" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003213642" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/9781009198240" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009198233" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108277679" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88369-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003213642-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003213642-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Benoit Joly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54988" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z2ZSF190-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Wesseling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Truffer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Rohracher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carvalho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108277679.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346493v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108277679.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Mantovani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839429570-011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turnheim, Michael" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Husson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346590v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turnheim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2206227120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sovacool" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Martiskainen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2020.105116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Rinscheid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosenbloom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Markard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2021.10.019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2019.10.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170776v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Brown" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kivimaa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2020.101490" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2019.102028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2020.09.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hess" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulfikar Amir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Geels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hirsh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2020.101617" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;sse A.E. van Sluisveld" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries Hof" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carrara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;ns Nilsson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.10.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Asquith" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2019.12.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan K&#246;hler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kern" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Onsongo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eist.2019.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2019.02.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Nykvist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2018.12.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Roberts" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lockwood" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Newell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmitz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2018.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Berkhout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Mcmeekin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2015.08.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2013.04.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636960v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2012.04.060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tezcan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-009-9170-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7M215888-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sterner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.06.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPHKQKJL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hannud Abdo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raimbault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kerretts-Macau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371439v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371459v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahar Koretsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stegmaier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harro van Lente" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003213642" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/9781009198240" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009198233" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108277679" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88369-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003213642-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003213642-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Benoit Joly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54988" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z2ZSF190-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Wesseling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Truffer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Rohracher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carvalho" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108277679.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346493v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108277679.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Mantovani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839429570-011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turnheim, Michael" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Husson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346590v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>