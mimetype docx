--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -246,259 +246,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acosado y perseguido: Manuel Azaña entre las garras de Vichy (julio-noviembre de 1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ángeles Egido León, Jesús Cañete Ochoa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel Azaña intelectual y estadista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministerio de la Presidencia, BNE, AC/E, pp.363-374, 2021, 978684-17265-16-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El exilio republicano y los campos de internamiento en Francia (1939-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Miguel Gastón, César Layana, Blanca Oria (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gerardo Lizarraga. Artista en el exilio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gobierno de Navarra, pp.31-41, 2021, 978-84-235-3577-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final del franquismo y Transición: miradas desde la opinión pública francesa y el exilio en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mónica Fernández Amador y Rafael Quirosa-Cheyrouze y Muñoz (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Transición Española y sus relaciones con el exterior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-260, 2021, 978-84-18388-16-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silex</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03153801v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04923151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exiliados y emigrantes españoles en Francia : crónica de una cita fallida (1956-1974)</w:t>
               </w:r>
@@ -564,199 +564,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Del Frente Nacional al Reagrupamiento Nacional (1972 – 2018) : cinco décadas de impronta nacional populista en la política francesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alvaro Soto Carmona (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La democracia herida: la tormenta perfecta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcial Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-257, 2019, 8491236546</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La influencia de la UGT de España sobre el sindicalismo socialista portugués en las transiciones a la democracia (1974-1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuela Aroca (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internacionalismo y diplomacia sindical (1888-1986)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.222-237, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153909v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02065489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tarn, terre d’accueil des réfugiés de la guerre d’Espagne (1936-1939)</w:t>
               </w:r>
@@ -1273,246 +1273,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">UGT en el exilio: 1944-1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ALTED, Alicia; AROCA, Manuela y COLLADO, Juan Carlos (Dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El sindicalismo socialista español. Aproximación oral a la historia de UGT (1931-1975)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FUNDACION FRANCISCO LARGO CABALLERO, pp.138-179, 2010, 978-84-86716-41-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crónica oral de una emigración. UGT y los trabajadores españoles en Francia, Bélgica, Holanda, Alemania y Suiza (1956-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ALTED, Alicia; AROCA, Manuela y COLLADO, Juan Carlos (Dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El sindicalismo socialista español. Aproximación oral a la historia de UGT (1931-1975)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, fUNDACION FRANCISCO LARGO CABALLERO, pp.246-279, 2010, 978-84-86716-41-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La UGT en el exilio. El reto de la emigración económica: el caso de Francia y Bélgica (1956 - 1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ALTED, Alicia (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGT y el reto de la emigración económica (1957-1975).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FUNDACION FRANCISCO LARGO CABALLERO, pp.80 -103, 2010, 978-84-86716-42-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961516v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-00961502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El pensamiento socialista de Rodolfo Llopis</w:t>
               </w:r>
@@ -2574,234 +2574,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grandezas y miserias del exilio socialista a Argelia. El epistolario de Rodolfo Llopis y otros dirigentes socialistas alicantinos (1939 – 1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jornadas internacionales sobre el exilio republicano de 1939 a Argelia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autónoma de Barcelona, Apr 2017, Barcelona, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El papel del gobierno de España ante la integración en la Comunidad Económica Europea (1982-1989)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Encuentros de Yuste sobre la Transición. El largo proceso de integración en Europa (1982-1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Caceres, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corriente de ida, corriente de retorno? El papel de la UGT en la creación de la UGT-Portugal (1974 – 1978)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas internacionales de estudio “La proyección internacional del sindicalismo socialista español durante el siglo XX”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Complutense, Dec 2017, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724768v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01724772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGT Y CFDT : nuevas ejecutivas, nuevo socio sindical en Francia (1971 – 1978)</w:t>
               </w:r>
@@ -4828,51 +4828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vargas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923115v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03153801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silexediciones.com/producto/la-transicion-espanola-y-sus-relaciones-con-el-exterior/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923151v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialcarpenoctem.es/?product=javier-perez-bazo-dir-brazo-y-puno-en-alto-en-el-franquismo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03153909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/libro/internacionalismo-y-diplomacia-sindical-1888-1986_97951/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065489v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marcialpons.es/libros/la-democracia-herida/9788491236542/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983809-histoire-du-tarn-pech-le-pottier/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Huit-ans-de-republique-en-Espagne~.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963640v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Herrer&#237;n L&#243;pez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Moreno Seco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amalric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dreyfus - Armand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dreyfus Armand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04924297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04924264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963652v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00962238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4701" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02066211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02064343v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/hispania.2018.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/XXI2016-038005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00962235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00962236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00962237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04941540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vargas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923115v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03153801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silexediciones.com/producto/la-transicion-espanola-y-sus-relaciones-con-el-exterior/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialcarpenoctem.es/?product=javier-perez-bazo-dir-brazo-y-puno-en-alto-en-el-franquismo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marcialpons.es/libros/la-democracia-herida/9788491236542/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03153909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/libro/internacionalismo-y-diplomacia-sindical-1888-1986_97951/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983809-histoire-du-tarn-pech-le-pottier/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Huit-ans-de-republique-en-Espagne~.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963640v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Herrer&#237;n L&#243;pez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Moreno Seco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amalric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dreyfus - Armand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dreyfus Armand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04924297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04924264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963652v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00962238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4701" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02066211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02064343v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/hispania.2018.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/XXI2016-038005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00962235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00962236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00962237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04941540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>