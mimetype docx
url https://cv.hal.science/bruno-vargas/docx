--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -66,2296 +66,2296 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiografía del antifranquismo en España y Francia (1939-1977). Partidos, sindicatos y movimientos sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Herrerín López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Moreno Seco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNED Editorial. 2025, 978-84-362-3187-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'exil à la Transition démocratique. Bilan et perspectives historiographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUM, pp.449, 2024, Méridiennes, Damien Carraz, 978-2-8107-1300-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre d'Espagne dans la littérature, d'hier à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Dreyfus - Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Présence de Manuel Azaña, pp.253, 2022, 978-2-95848-0-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huit ans de République en Espagne. Entre réforme, guerre et révolution (1931 - 1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Dreyfus Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-8107-0551-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Espagnols en France. Une vie au-delà des Pyrénées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. de l'Attribut, pp.180, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Seconde République espagnole en exil en France (1939-1977).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Champollion, pp.311, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramas de refugiados. Epistolario de Rodolfo Llopis y otros dirigentes socialistas alicantinos (1939-1947).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fundación Instituto de Historia Social - UNED. Fundación Instituto de Historia Social - UNED, pp.242, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Llopis (1895-1983). Una biografía política.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">planeta. Planeta, pp.428, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El PSOE y la UGT (1956-1977). Resistir y trabajar por la democracia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNED Editorial. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiografía del antifranquismo en España y Francia (1939-1977). Partidos, sindicatos y movimientos sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-160, 2025, 978-84-362-3187-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Largo Caballero en el exilio (1939 - 1946)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuela Aroca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francisco Largo Caballero y el protagonismo de la clase trabajadora, 1869-1946</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministerio de Cultura, pp.172-200, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El exilio republicano y los campos de internamiento en Francia (1939-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José Miguel Gastón, César Layana, Blanca Oria (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gerardo Lizarraga. Artista en el exilio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gobierno de Navarra, pp.31-41, 2021, 978-84-235-3577-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Final del franquismo y Transición: miradas desde la opinión pública francesa y el exilio en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mónica Fernández Amador y Rafael Quirosa-Cheyrouze y Muñoz (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Transición Española y sus relaciones con el exterior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.241-260, 2021, 978-84-18388-16-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acosado y perseguido: Manuel Azaña entre las garras de Vichy (julio-noviembre de 1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ángeles Egido León, Jesús Cañete Ochoa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel Azaña intelectual y estadista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministerio de la Presidencia, BNE, AC/E, pp.363-374, 2021, 978684-17265-16-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exiliados y emigrantes españoles en Francia : crónica de una cita fallida (1956-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Pérez Bazo (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazo y puño en alto en el franquismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TULUS ediciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.261-290, 2020, 978-2-491048-03-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Del Frente Nacional al Reagrupamiento Nacional (1972 – 2018) : cinco décadas de impronta nacional populista en la política francesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alvaro Soto Carmona (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La democracia herida: la tormenta perfecta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcial Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-257, 2019, 8491236546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La influencia de la UGT de España sobre el sindicalismo socialista portugués en las transiciones a la democracia (1974-1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuela Aroca (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internacionalismo y diplomacia sindical (1888-1986)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.222-237, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tarn, terre d’accueil des réfugiés de la guerre d’Espagne (1936-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Amalvi, Rémy Pech, Jean le Pottier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du Tarn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.613-621, 2019, 2708983806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Largo Caballero : chronique d‘une présidence (4 sept. 1936 – 16 mai 1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Amalric; Geneviève Dreyfus-Armand; Bruno Vargas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huit ans de République en Espagne. Entre réforme, guerre et révolution (1931 – 1939)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-234, 2018, 978-2-8107-0551-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réformes de l’enseignement primaire sous les gouvernements de Manuel Azaña (1931-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-Pierre Amalric, Geneviève Dreyfus-Armand, Bruno Vargas (eds.), Huit ans de République en Espagne. Entre réforme, guerre et révolution (1931 - 1939),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUM, pp.95-112, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Llopis: pedagogía y socialismo (1895-1983)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Bruno Vargas, Alfredo Liébana, Alonso Puerta, Beatriz García Paz (Dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rodolfo Llopis, pedagogo y político</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fundación Indalecio Prieto, pp. 11-90, 2014, 978-84-616-8655-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis de las relaciones entre los gobiernos del PSOE y la UGT (1982 - 1989)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AROCA MOHEDANO, Manuela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El renacer del sindicalismo socialista en España (1970-1994).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SILEX, pp.223, 2014, 978-84-15305-65-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mémoire espagnole: les Exilés de la guerre civile d'Espagne en Haute-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Amalvi et Rémy Pech (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires plurielles de la Haute-Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, pp. 102 - 108., 2011, 978-2-7089-6921-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En collaboration avec David Kahn &amp;quot; Aproximación a la militancia sindical de los españoles en Francia. Caso de la CGT y de la CFDT (1956 - 1971) &amp;quot;, en AROCA MOHEDANO, Manuela (Dir.), Presencia y activismo de los españoles en las organizaciones sindicales europeas, 1960 - 1994, Madrid, 2012, pp. 34 - 81.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AROCA MOHEDANO, Manuela (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presencia y activismo de los españoles en las organizaciones sindicales europeas, 1960 - 1994.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FUNDACION FRANCISCO LARGO CABALLERO, pp.220, 2011, 978-84-86716-47-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Christian Amalvi et Rémy Pech (Dir.). </w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La UGT en el exilio. El reto de la emigración económica: el caso de Francia y Bélgica (1956 - 1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ALTED, Alicia (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires plurielles de la Haute-Garonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Privat, pp. 102 - 108., 2011, 978-2-7089-6921-6</w:t>
+              <w:t xml:space="preserve">UGT y el reto de la emigración económica (1957-1975).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FUNDACION FRANCISCO LARGO CABALLERO, pp.80 -103, 2010, 978-84-86716-42-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">UGT en el exilio: 1944-1968</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crónica oral de una emigración. UGT y los trabajadores españoles en Francia, Bélgica, Holanda, Alemania y Suiza (1956-1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ALTED, Alicia; AROCA, Manuela y COLLADO, Juan Carlos (Dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El sindicalismo socialista español. Aproximación oral a la historia de UGT (1931-1975)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FUNDACION FRANCISCO LARGO CABALLERO, pp.138-179, 2010, 978-84-86716-41-7</w:t>
+              <w:t xml:space="preserve">, fUNDACION FRANCISCO LARGO CABALLERO, pp.246-279, 2010, 978-84-86716-41-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Crónica oral de una emigración. UGT y los trabajadores españoles en Francia, Bélgica, Holanda, Alemania y Suiza (1956-1976)</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGT en el exilio: 1944-1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ALTED, Alicia; AROCA, Manuela y COLLADO, Juan Carlos (Dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El sindicalismo socialista español. Aproximación oral a la historia de UGT (1931-1975)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, fUNDACION FRANCISCO LARGO CABALLERO, pp.246-279, 2010, 978-84-86716-41-7</w:t>
+              <w:t xml:space="preserve">, FUNDACION FRANCISCO LARGO CABALLERO, pp.138-179, 2010, 978-84-86716-41-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El pensamiento socialista de Rodolfo Llopis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homenaje a Rodolfo Llopis (1895-1983)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fundación Francisco Largo Caballero, pp. 11-26, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Llopis: una vida dedicada a los valores laicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adolfo de Luxan, Alonso J. Puerta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laicismo y sociedad europea.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FUNDACION INDALECIO PRIETO, pp.43 - 98, 2004, M-37864-2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El movimiento socialista en el exilio y la construcción de Europa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adolfo de Luxan, Alonso J. Puerta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EL socialismo español en el exilio y la construcción europea.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FUNDACION INDALECIO PRIETO, pp.115, 2003, M-53487-2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961562v1</w:t>
-              </w:r>
-[...626 lines deleted...]
-                <w:t xml:space="preserve">hal-00961066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2574,234 +2574,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El papel del gobierno de España ante la integración en la Comunidad Económica Europea (1982-1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Encuentros de Yuste sobre la Transición. El largo proceso de integración en Europa (1982-1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Caceres, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corriente de ida, corriente de retorno? El papel de la UGT en la creación de la UGT-Portugal (1974 – 1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jornadas internacionales de estudio “La proyección internacional del sindicalismo socialista español durante el siglo XX”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense, Dec 2017, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grandezas y miserias del exilio socialista a Argelia. El epistolario de Rodolfo Llopis y otros dirigentes socialistas alicantinos (1939 – 1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas internacionales sobre el exilio republicano de 1939 a Argelia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Autónoma de Barcelona, Apr 2017, Barcelona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724772v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01724768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGT Y CFDT : nuevas ejecutivas, nuevo socio sindical en Francia (1971 – 1978)</w:t>
               </w:r>
@@ -3126,165 +3126,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Congreso internacional Sindicalismo en España: del franquismo a la estabilidad democrática (1970 - 1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" La relación entre partidos y sindicatos durante la Transición (1975 - 1994) "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Universidad de Oviedo, Gijon 4, 5 y 6 de julio de 2012., España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La relación entre partidos y sindicatos durante la Transición (1975 - 1994)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso internacional Sindicalismo en España: del franquismo a la estabilidad democrática (1970 - 1994)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Oviedo, Jul 2012, Gijon, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961058v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00963670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semblanza de Rodolfo llopis</w:t>
               </w:r>
@@ -3333,165 +3333,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Europa campo de batalla 1939 - 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Europa campo de batalla 1939 - 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Colegio de España, Paris., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jornadas de estudio sobre la emigración española a Europa (1957-1975).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" La emigración española a Francia (1956-1975) "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Universidad Internacional Menéndez Pelayo, Cuenca., España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963660v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00963652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-francoist struggle, integration, or return? The memory of the second generation socialist exiles in France</w:t>
               </w:r>
@@ -4828,51 +4828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vargas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923115v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03153801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silexediciones.com/producto/la-transicion-espanola-y-sus-relaciones-con-el-exterior/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialcarpenoctem.es/?product=javier-perez-bazo-dir-brazo-y-puno-en-alto-en-el-franquismo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marcialpons.es/libros/la-democracia-herida/9788491236542/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03153909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/libro/internacionalismo-y-diplomacia-sindical-1888-1986_97951/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983809-histoire-du-tarn-pech-le-pottier/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Huit-ans-de-republique-en-Espagne~.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963640v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Herrer&#237;n L&#243;pez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Moreno Seco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amalric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dreyfus - Armand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dreyfus Armand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04924297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04924264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963652v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00962238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4701" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02066211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02064343v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/hispania.2018.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/XXI2016-038005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00962235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00962236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00962237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04941540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vargas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Herrer&#237;n L&#243;pez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Moreno Seco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amalric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dreyfus - Armand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724704v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dreyfus Armand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Huit-ans-de-republique-en-Espagne~.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961069v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03153801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silexediciones.com/producto/la-transicion-espanola-y-sus-relaciones-con-el-exterior/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04923151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialcarpenoctem.es/?product=javier-perez-bazo-dir-brazo-y-puno-en-alto-en-el-franquismo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marcialpons.es/libros/la-democracia-herida/9788491236542/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03153909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catarata.org/libro/internacionalismo-y-diplomacia-sindical-1888-1986_97951/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983809-histoire-du-tarn-pech-le-pottier/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04924297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04924264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00962238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4701" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02066211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02064343v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/hispania.2018.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/XXI2016-038005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00962235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00962236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00962237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04941540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02065547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>