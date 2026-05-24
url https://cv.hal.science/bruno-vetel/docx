--- v0 (2026-05-02)
+++ v1 (2026-05-24)
@@ -1418,178 +1418,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04840956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Player’s virtual assets circulation in a Massively Multiplayer Online Games. A focus on the sociotechnical player-character assemblage</w:t>
+                <w:t xml:space="preserve">Putting video game practices to work: an overview of gaming integration to working environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vétel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Espinasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virality, platforms and influence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luxembourg Centre for Contemporary and Digital History (C²DH) / University of Luxembourg; History of online VIrality (HIVI) Project, Mar 2023, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Simulation and Gaming for social and environmental transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Simulation and Gaming Conference (ISAGA), Jul 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137838v1</w:t>
+                <w:t xml:space="preserve">hal-04137886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting video game practices to work: an overview of gaming integration to working environments</w:t>
+                <w:t xml:space="preserve">Player’s virtual assets circulation in a Massively Multiplayer Online Games. A focus on the sociotechnical player-character assemblage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vétel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Espinasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation and Gaming for social and environmental transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Simulation and Gaming Conference (ISAGA), Jul 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Virality, platforms and influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luxembourg Centre for Contemporary and Digital History (C²DH) / University of Luxembourg; History of online VIrality (HIVI) Project, Mar 2023, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137886v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des formes de régulation des controverses au sein de communautés en ligne. De Youtube à Jeuxvideo.com : recommandations algorithmiques, modération rémunérée ou bénévole ?</w:t>
               </w:r>
@@ -2783,51 +2783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744097v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4974" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.6317" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosdemouge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911888v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.208.0195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Turquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.182.0153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Espinasse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00790123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111311371-012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570733v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lalibrairie.com/nos-rayons/livres-en-francais/sciences-humaines-sociales/culture-et-medias/medias-et-communication/l-alerte-ou-l-enquete--une-sociologie-pragmatique-du-numerique-nicolas-auray-9782356714121.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117899v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omnsh.org/sites/default/files/vetel-2015-denombrement_des_joueurs-version_auteur.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01686832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENST0042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744097v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4974" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.6317" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosdemouge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911888v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.208.0195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Turquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.182.0153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lavenir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Espinasse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00790123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111311371-012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570733v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lalibrairie.com/nos-rayons/livres-en-francais/sciences-humaines-sociales/culture-et-medias/medias-et-communication/l-alerte-ou-l-enquete--une-sociologie-pragmatique-du-numerique-nicolas-auray-9782356714121.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117899v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omnsh.org/sites/default/files/vetel-2015-denombrement_des_joueurs-version_auteur.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01686832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENST0042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>