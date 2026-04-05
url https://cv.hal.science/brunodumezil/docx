--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -693,234 +693,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Lettres austrasiennes : l’élaboration d’une collection épistolaire au temps de la reine Brunehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société nationale des Antiquaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.212-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gogo et ses amis : écriture, échanges et ambitions dans un réseau aristocratique de la fin du VIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 643, p. 553-593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’affaire Agrestius de Luxeuil : hérésie et régionalisme dans la Burgondie du VIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52, p. 135-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910794v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03912349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1409,2305 +1409,2305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abbon de Saint-Germain, Le siège de Paris par les Vikings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouquette Enimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anarchasis, 2024, ‎ 979-1027904716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vikings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Grenouilleau. Cerf, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, 2024, 978-2-13-084770-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Olivier Grenouilleau. Cerf, 2024</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Empire mérovingien, Ve-VIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Passé Composé, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Abbon de Saint-Germain, Le siège de Paris par les Vikings</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres et conflits (Epistola 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velázquez, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.26995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Passé Composé, 2023</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Battaggion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard/Glénat, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Clovis</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les royaumes barbares d’Occident, 3eme édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les barbares, seconde édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baptême de Clovis, Gallimard, « Les journées qui ont fait la France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fayard/Glénat, 2021</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Destephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Lettres et conflits (Epistola 3)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe, encyclopédie historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Królowa Brunhilda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Królowa Brunhilda, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Barbari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEG edizioni, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temps barbares, de la chute de Rome à Pépin le Bref</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2018, Histoire dessinée de la France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confrontation, échanges et connaissance de l'Autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servir al estado bárbaro: del funcionariado antiguo a la nobleza medieval (siglos IV-IX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">‎ Editorial Universidad de Granada, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dossier saint Léger, (dir.), les Belles Lettres, La roue à livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistolaire politique II : Authentiques et autographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vissière</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistolaire politique III : Art de la lettre et lettre d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">PUF, 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirenne, Mahomet et Charlemagne, « Préface, annotation et bibliographie », Paris, Tallandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dieux civiques aux saints locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Destephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Picard, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistolaire politique I : Gouverner par les lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Gaulois aux Carolingiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los reinos bárbaros en Occidente, Universitad de Grenada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlemagne, guerrier et conquérant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les barbares expliqués à mon fils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koroleva Brounguilda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eurasie, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le problème de la christianisation du monde antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Destephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Inglebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">Picard. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Варварите - диалог с моя син</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riva, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bréviaire d’Alaric, aux origines du Code Civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Actes Sud, 2018</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrześcijańskie korzenie Europy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marek Derewiecki, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...1374 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912212v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-03909502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les racines chrétiennes de l’Europe, Conversion et liberté dans les royaumes barbares V-VIIIe siècle</w:t>
               </w:r>
@@ -3781,547 +3781,547 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contacts et conflits en Méditerranée, VIe-XIIIe siècles -Comprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Mériaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contacts et conflits en Méditerranée, VIe-XIIIe siècles, Société, Eglise et pouvoir politique dans l'Occident médiéval XIe-XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, pp.13-22, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des artisans pour l’évêque de Trèves : sur quelques liens entre l’Austrasie et l’Italie du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Vuillemin, Jean-Baptiste Delzant, Fabien Faugeron, Clémence Revest, Ilaria Taddei et Cécile Troadec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’air de la ville rend libre. Mélanges en l’honneur d’Élisabeth Crouzet-Pavan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.831-840, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois barbares et le christianisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Joye, Marceo Candido da Silva, Bruno Dumézil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lois barbares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les lois barbares, PUR, pp.137-164, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Francs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Anceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Histoire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Passés Composés, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le baptême de Clovis a fait naître la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Bouvier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France fiction, Les idées reçues de l'Histoire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perrin, pp.43-56, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Le Forestier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ensembles funéraires altomédiévaux : nouvelles recherches et nouvelles méthodes, 42e journées internationales d’archéologie mérovingienne,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFAM, pp.6-10., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The patricius Petrus Marcellinus Felix Liberius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caesarius of Arles the Five Continent, Companions and posthumous influences/ Césaire d’Arles et les cinq continents, Compagnons et influences posthumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-101, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084180v1</w:t>
-              </w:r>
-[...230 lines deleted...]
-                <w:t xml:space="preserve">hal-05084193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Champagne-Ardenne du Ve au XIIe s. Approche historique</w:t>
               </w:r>
@@ -4374,169 +4374,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le baptême des rois mérovingiens au VIe siècle : un rituel politique ? Autour du baptême de Clotaire II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Caseau et Lucia Orlandi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baptême et baptistères entre l'Antiquité Tardive et Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana, pp.298-311, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Louis Halphen, Charlemagne et l’empire carolingien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau Monde, pp.3-10, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682913v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04495680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre et ses lecteurs L’usage du matériau épistolaire chez Grégoire de Tours</w:t>
               </w:r>
@@ -4598,840 +4598,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Beowulf, héros épique » ; « Barbares, vraiment ? » « Conan, au-delà du fantasme et « Terry Pratchett, fantaisiste incotesté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Besson et Victor Battagion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fantasy et Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ActuSF, pp.33-43, 167-175, 176-183 et 418-425., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victims, Actors or Spectators? The Bishops of the Merovingian Kingdom during the Civil War of 575 – 613</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Panzram. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bishops under Threat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, de Gryter, pp.205-216, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi face aux évêques : les fonctions changeantes du concile interprovincial à l’époque mérovingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Depreux; Stefan Pätzold,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Versammlungen im Frühmittelalter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.231-246, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111040394-013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une foi, des confessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Destephen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Empire post-romain 400-600 après J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.177-187, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les barbares sont-ils des vandales ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeanne Guérout et Xavier Mauduis,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires mondiale de préjugés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Arènes, pp.13-22., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le baptême de Clovis constitue-t-il un « tournant constantinien » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Franchi, Sessantanovesima Settimana di studio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CISAM, 2023, 978-88-6809-384-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...227 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victims, Actors or Spectators? The Bishops of the Merovingian Kingdom during the Civil War of 575-613</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Panzram and Pablo Poveda Arias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bishops under Threat: Contexts and Episcopal Strategies between Late Antiquity and the Early Middle Ages in the West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.205-216, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victims, Actors or Spectators? The Bishops of the Merovingian Kingdom during the Civil War of 575–613</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bishops under Threat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.205-216, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110778649-012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Anne Besson et Victor Battagion. </w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Brillaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fantasy et Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ActuSF, pp.33-43, 167-175, 176-183 et 418-425., 2023</w:t>
+              <w:t xml:space="preserve">Les vikings, ouvrage historique et collectif sous la direction de Nota Bene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Link Digital Spirit, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Sabine Panzram. </w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Tu seras d’autant plus débiteur que tu auras reçu’ : éloge, conseil et critique du roi dans les miroirs romano-barbares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bishops under Threat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, de Gryter, pp.205-216, 2023</w:t>
+              <w:t xml:space="preserve">Les miroirs aux princes aux frontières des genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.69-86., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunehaut, la reine maudite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Fulda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes d'Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perrin, p. 33-51, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910896v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03910893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gaule romaine : La vie à Lutèce » et « Haut Moyen Âge : D’un Empire à l’autre »,</w:t>
               </w:r>
@@ -5645,51 +5645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deswarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Vissière; Thomas Deswarte; Bruno Dumézil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettres et conflits (Epistola 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velázquez, pp.1-17, 2021, </w:t>
@@ -5794,977 +5794,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les barbares, l’histoire d’un malentendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences Humaines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire universelle de la connerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-110, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordeaux du VIe au XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Figeac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.44-63, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Il se rangeait trop volontiers aux avis des femmes’ Le roi mérovingien face à ses concubines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maîtresses et favorites. Dans les coulisses du pouvoir, du Moyen Âge à l'Époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de St-Etienne, pp.21-33, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les invasions barbares : du modèle tardo-antique au mythe historiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miménis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses des Barbare et de la barbarie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yves Charles Zarka, pp.29-51, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private Records of Official Diplomacy : The Franco-Byzantine Letters in the Austrasian Epistolar Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefen Esders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Merovingian Kingdoms and the Mediterranean World: Revisiting the Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury, pp.55-62, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux de société (Ve-Xe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire universelle de la connerie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.99-110, 2019</w:t>
+              <w:t xml:space="preserve">Il giocco nella società e nella cultura dell’Alto Medievo Settimane di studio della fondazione Centro italianodi studi sull’alto Medioeva, LXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CISAM, pp.129-151, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Michel Figeac. </w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de l’empire romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Besson; Justine Breton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.44-63, 2019</w:t>
+              <w:t xml:space="preserve">Kaamelott, Un livre d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vendémiaire, pp.191-205, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la romanité et de la germanité chez Augustin Thierry », Augustin Thierry, histoire et mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Delaruelle; Yann Potin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Augustin Thierry, histoire et mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.123-135, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus de christianisation, IVe-VIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vous avez dit barbares ? Archéologie des temps mérovingiens en Normandie, Ve-VIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoek-Musée de Normandie, pp.172-181, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandales mais vertueux : valeurs civiques et eschatologiques des infidèles aux temps barbares (Ve-IXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Taussig. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vertu des païens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.409-428, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétition pour la régence en Austrasie entre 575 et 587</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Le Jan; Stefano Gasparri; Genevière Bührer-Thierry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coopétition. Rivaliser, coopérer dans les sociétés du haut Moyen Âge (500-1000),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.77-91, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianitas vestra, Pouvoirs et devoirs du roi franc au regard de la documentation épistolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Destephen; Bruno Dumézil; Hervé Inglebert,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France-CNRS, pp.151-169, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre de conseil au prince du Vat. reg. lat. 407: un miroir mérovingien et sa réutilisation carolingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Demartini; Chistiane Veyrard-Cosme; Sumi Shimahara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre-Miroir dans l’Occident latin et vernaculaire du Ve au XVe s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etudes Augustiniennes, pp.53-66, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912432v1</w:t>
-              </w:r>
-[...514 lines deleted...]
-                <w:t xml:space="preserve">hal-03912429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La religion et l’ethnogenèse des Lombards au regard des sources franques. Le dossier épistolaire</w:t>
               </w:r>
@@ -7036,1346 +7036,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le culte de Césaire d'Arles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie José Delage. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Césaire d'Arles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saint Germain, évêque de Paris, un évêque chez les barbares ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edina Bozoky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les saints face aux barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.69-80, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ‘invasions barbares’ : sources, méthode, idéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Garcia; Hervé Le Bras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAP; La Découverte, pp.243-254, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incarnating authority, exercising authority: the figure of the king in the Merovingian era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Absentee Authority in the Medieval West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boydell Press, pp.21-36, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Gaulois aux Carolingiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Gauvard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, p. 9-166., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croisée des mondes : entre Antiquité et Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Aillagon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice à l’école de l’histoire, Catalogue de l’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.100-103, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conversion au christianisme comme un mécanisme d’identité et d'altérité chez les barbares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorge López Quiroga; Michel Kazanski; Vujadi Ivaniševic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entangled identities and otherness in late antique and early medieval Europe: historical, archaeological and bioarchaeological approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.30-39, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux fossilisés, réseaux fantasmés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Gauvard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appartenances et pratiques des réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, pp.147-156, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dimanche chômé à l’époque romano-barbare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orare aut laborare ? Fêtes de précepte et jours chômés du Moyen Âge au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Desmette; Philippe Martin, pp.29-44, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Marie José Delage. </w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les barbares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Corbin; J.-J. Courtine; G. Vigarello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Césaire d'Arles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017</w:t>
+              <w:t xml:space="preserve">Histoire des émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.93-105, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Austrasie, grandeur et oubli », et « Les Francs de l’Est, une mémoire à éclipse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danier Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Dupuy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Austrasie, le royaume mérovingien oublié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Milan, pp.12-21 et 88-96, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédégonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Victor Battagion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ils ont incarné le mal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sonatine, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...41 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Mérovingiens aux Capétiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Austrasie, le royaume mérovingien oublié</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Milan, pp.12-21 et 88-96, 2016</w:t>
+              <w:t xml:space="preserve">Monnaies et médailles d’or de l’Histoire de France, Le cabinet numismatique de Stéphane Barbier-Mueller</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les royaumes francs&amp;quot; et &amp;quot;La législation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bardiès-Fronty; Charlotte Denoël; Inès Villela-Petit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les temps mérovingiens, Trois siècles d’art et de culture (451-751)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMN, pp.16-19 et 84-85, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vrais-faux messages diplomatiques mérovingiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Vissière; Bruno Dumézil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistolaire politique II : Authentiques et autographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.19-34, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe des chrétientés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Arjakovsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la conscience européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Salvador-Collège des Bernardins, pp.117-126, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbarian and knight: hybridity and transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Corbin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">», History of virility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Columbia University Press, pp.76-81, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...214 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lettres de Venance Fortunat au nom de la reine Radegonde : l’art épistolaire au service de la diplomatie mérovingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Dumézil; Laurent Vissière; Bruno Dumézil; Stephane Gioanni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistolaire politique III : Art de la lettre et lettre d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFR, pp.57-71, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912407v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03912588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des évêques locaux aux saints civiques en Gaule</w:t>
               </w:r>
@@ -8643,311 +8643,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le meurtre d’une reine mérovingienne » et « Guerre de palais en royaume franc »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les trente nuits qui ont fait l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.69-88, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Motivations et discours de justification des conversions dans l’Occident du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Boisson; Élisabeth Pinto-Mathieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Conversion : Textes et réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Le meurtre d’une reine mérovingienne » et « Guerre de palais en royaume franc »</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sainte Geneviève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les trente nuits qui ont fait l’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Belin, pp.69-88, 2014</w:t>
+              <w:t xml:space="preserve">Les sauveurs dans l’Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle royal à l’époque mérovingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Gaillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empreinte chrétienne en Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.131-147, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912397v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03912581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La christianisation du royaume des Francs</w:t>
               </w:r>
@@ -9365,547 +9365,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le patrice Liberius : développement et redéploiement d’un réseau dans la première moitié du VIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alban Gautier; Céline Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Échanges, communications et réseaux dans le Haut Moyen Âge. Études et textes offerts à Stéphane Lebecq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.27-44, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversion de l’Europe barbare et la construction de la chrétienté médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction d’un imaginaire collectif européen, du Moyen Âge aux débuts des Lumières, Allemagne, France, Pologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège des Bernardins, pp.29-43, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confiscation punitive en Gaule romano-barbare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierfrancesco Porena; Yann Rivière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expropriations et confiscations dans l’Empire tardif et les royaumes barbares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 470, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole Française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-68, 2012, COLLECTION DE L'ÉCOLE FRANÇAISE DE ROME, 978-2-7283-0931-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Théodoric le Grand, », « Clovis », « Radegonde », « Brunehaut » et « Grégoire de Tours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Le Goff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et femmes du Moyen Âges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flammarion, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les jeux de société (Ve-IXe siècle) : entre convivialité et compétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bougard; Régine Le Jan; Thomas Lienhard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn, La compétition, Ve-XIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.45-58, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référence historique dans l’écriture épistolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Isaia; Kraus Krönert; Magali Coumert; Sumi Shimahara. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction d’un imaginaire collectif européen, du Moyen Âge aux débuts des Lumières, Allemagne, France, Pologne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège des Bernardins, pp.29-43, 2012</w:t>
+              <w:t xml:space="preserve">Rerum gestarum scriptor, Histoire et historiographie au Moyen Âge, Mélanges Michel Sot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.273-281, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...180 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famille et ascension sociale dans la Gaule mérovingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Badel; Christian Settipani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parenté et stratégies familiales dans l’Antiquité tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.339-354, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912377v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03912371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La royauté mérovingienne et les élections épiscopales au VIe siècle</w:t>
               </w:r>
@@ -10177,1137 +10177,1137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La figure du migrant au haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Rouillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits de migrants, portraits de colons II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.217-227, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitres « La chrétienté médiévale » et « Société et cultures rurales (XIe-XIIIe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugo Billard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire 2nde : Les Européens dans l’histoire du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magnard, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Prêcher avec une langue de fer’ : les sociétés des marges de l’Empire carolingien face à la guerre missionnaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et société au Moyen Âge, Byzance – Occident (VIIIe-XIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACHCByz, pp.113-126., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Lettres austrasiennes : dire, cacher, transmettre les informations diplomatiques au haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lienhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations diplomatiques au Moyen Âge, Forme et enjeux, XLIe congrès de la SHMESP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, pp.69-80, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubi est pax et caritas, ibidem est Dei pietas’ : paix de Dieu et paix des hommes dans les royaumes barbares (VIe-VIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flocel Sabaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idees de pau a l'edat mitjana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-121., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consultations épiscopales et délibérations conciliaires dans la Gaule du VIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Charageat; C. Leveleux-Teixeira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consulter, délibérer, décider : Donner son avis au Moyen Âge (France-Espagne, VIIème-XVIème siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-75., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs juridiques de la conversion en Occident : IVe-VIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Dumézil; Sylvain Destephen; Hervé Inglebert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le problème de la christianisation du monde antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picard, pp.307-318, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ‘grandes migrations’ et la construction des identités (IVe-VIe siècle) : problème d’histoire ou d’historiographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coumert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des sociétés en mouvement. Migrations et mobilité au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.33-44, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Hugo Billard. </w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrice Dynamius et son réseau : culture aristocratique et transformation des pouvoirs autour de Lérins dans la seconde moitié du VIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Codou; Michel Lauwers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire 2nde : Les Européens dans l’histoire du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Magnard, 2010</w:t>
+              <w:t xml:space="preserve">Lérins, une île sainte de l’Antiquité au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.167-194., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Pierre Rouillard. </w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La royauté franque et la christianisation des Gaules : le ‘moment’ Childebert Ier (511-558)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Paris-Poulain; S. Combescure; D. Istria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portraits de migrants, portraits de colons II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les premiers temps chrétiens dans le territoire de la France actuelle, Hagiographie, épigraphie et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.41-49, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.csm-eb.5.102600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juifs et convertis en Espagne wisigothique dans le premier tiers du VIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flocel Sabate i Curull; Claude Denjean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristianos y Judíos en contacto en la Edad Media, Polémica, conversión, Dinero y convivencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.327-345., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Conversion of the Barbarians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premiers temps chrétiens dans le territoire de la France actuelle, Hagiographie, épigraphie et archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rome and the Barbarians. The birth of a new world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Milan, pp.306-313, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Yann Codou; Michel Lauwers. </w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comte et l’administration de la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Rouche; Bruno Dumézil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lérins, une île sainte de l’Antiquité au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.167-194., 2009</w:t>
+              <w:t xml:space="preserve">Le Bréviaire d’Alaric, aux origines du Code Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.69-86, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité franque au VIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Varréon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos ancêtres les barbares, Voyage autour de trois tombes de chefs francs, Catalogue d’exposition de St-Dizier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana, pp.22-33, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La conversion des peuples barbares » et « L’Église dans les nouveaux royaumes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rome et les Barbares, Catalogue de l’exposition de Venise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.306-309 et 536-539., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912490v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03912351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crime de parjure dans l’Espagne wisigothique du VIIe siècle</w:t>
               </w:r>
@@ -11360,392 +11360,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des barbares chrétiens, dans et hors de l’Empire romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Corbin; N. Lemaître; F. Thélamon; C. Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du Christianisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.143-148., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La différence confessionnelle dans les couples du haut Moyen Âge : facteur de stabilité ou motif de rupture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Santinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répudiation, divorce, séparation : la rupture du lien conjugal du vivant des époux dans l’Occident médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-273, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">A. Corbin; N. Lemaître; F. Thélamon; C. Vincent. </w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversion comme facteur de crise des élites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Feller; François Bougard; Régine Le Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire du Christianisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.143-148., 2007</w:t>
+              <w:t xml:space="preserve">Les élites dans le haut Moyen Âge : Crises et renouvellement,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, pp.45-67., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire le Grand et les élites locales : la Méditerranée occidentale comme prologue à la mission anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Genevière Bührer-Thierry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élites aux frontières, Mobilité et hiérarchie dans le cadre de la mission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une source méconnue sur la politique de conversions forcées du roi Sisebut : le ‘canon 10 du concile de Séville’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Denjean; Flocel Sabaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juifs et chrétiens, Sources pour la recherche d’une relation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mileina, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912345v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03912346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mixité religieuse chez les couples royaux burgondes</w:t>
               </w:r>
@@ -12175,165 +12175,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notice « Frédégonde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la méchanceté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notices « Clovis », « Childebert Ier », « Église mérovingienne » et « Paris (haut Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912579v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03912580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Mérovingiens, une dynastie de guerriers et d’administrateurs » et « Les Carolingiens, la quête d’une légitimité chrétienne »,</w:t>
               </w:r>
@@ -12945,51 +12945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910828v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376686v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette Enimie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04234347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Battaggion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deswarte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26995" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Destephen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Inglebert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Micol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909475v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912217v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245583v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126pt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111040394-013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019187v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110778649-012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910891v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.27010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912437v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912434v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914890v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912604v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912428v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912601v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912420v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912422v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912431v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912408v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912412v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912415v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912413v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912599v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danier Perrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912406v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912586v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912407v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912405v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912404v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912401v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912577v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912504v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913720v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/expropriations_et_confiscations_dans_les_royaumes_barbares_:_une_approche_r%C3%A8gionale_772afd94-84b1-11e2-8941-000c291eeace.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912573v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912371v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912366v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912498v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912365v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912368v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912360v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912363v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912495v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.csm-eb.5.102600" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912494v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913843v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912346v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912298v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910888v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912596v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912579v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912580v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910851v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hamonic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914543v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914547v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910828v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912349v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette Enimie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04234347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deswarte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Battaggion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Destephen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Inglebert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Micol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281781v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126pt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111040394-013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090396v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110778649-012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910891v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.27010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912437v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912422v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912431v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912408v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910845v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danier Perrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912586v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912590v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912501v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912405v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912404v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912401v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912577v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912399v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912504v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913720v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/expropriations_et_confiscations_dans_les_royaumes_barbares_:_une_approche_r%C3%A8gionale_772afd94-84b1-11e2-8941-000c291eeace.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912573v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912375v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912377v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912366v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912498v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912365v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912368v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912363v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912360v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912356v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.csm-eb.5.102600" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913843v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912490v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912489v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912346v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912345v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912298v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910888v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912596v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912579v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910851v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hamonic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914543v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914547v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>