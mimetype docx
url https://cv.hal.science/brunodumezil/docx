--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -693,165 +693,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Gogo et ses amis : écriture, échanges et ambitions dans un réseau aristocratique de la fin du VIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 643, p. 553-593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Lettres austrasiennes : l’élaboration d’une collection épistolaire au temps de la reine Brunehaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société nationale des Antiquaires de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.212-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912349v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03910802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’affaire Agrestius de Luxeuil : hérésie et régionalisme dans la Burgondie du VIIe siècle »</w:t>
               </w:r>
@@ -1409,2305 +1409,2305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les vikings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Grenouilleau. Cerf, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2024, 978-2-13-084770-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abbon de Saint-Germain, Le siège de Paris par les Vikings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouquette Enimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anarchasis, 2024, ‎ 979-1027904716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Olivier Grenouilleau. Cerf, 2024</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Empire mérovingien, Ve-VIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Passé Composé, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">PUF, 2024, 978-2-13-084770-0</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Battaggion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard/Glénat, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres et conflits (Epistola 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velázquez, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.26995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lettres et conflits (Epistola 3)</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les royaumes barbares d’Occident, 3eme édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les barbares, seconde édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baptême de Clovis, Gallimard, « Les journées qui ont fait la France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Destephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe, encyclopédie historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Królowa Brunhilda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Królowa Brunhilda, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Barbari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEG edizioni, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temps barbares, de la chute de Rome à Pépin le Bref</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2018, Histoire dessinée de la France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servir al estado bárbaro: del funcionariado antiguo a la nobleza medieval (siglos IV-IX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">‎ Editorial Universidad de Granada, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confrontation, échanges et connaissance de l'Autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistolaire politique II : Authentiques et autographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vissière</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistolaire politique III : Art de la lettre et lettre d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Clovis</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirenne, Mahomet et Charlemagne, « Préface, annotation et bibliographie », Paris, Tallandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dossier saint Léger, (dir.), les Belles Lettres, La roue à livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dieux civiques aux saints locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fayard/Glénat, 2021</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Destephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Picard, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">PUF, 2020</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistolaire politique I : Gouverner par les lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los reinos bárbaros en Occidente, Universitad de Grenada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Gaulois aux Carolingiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlemagne, guerrier et conquérant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les barbares expliqués à mon fils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koroleva Brounguilda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eurasie, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Варварите - диалог с моя син</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riva, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le problème de la christianisation du monde antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Destephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Inglebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">Picard. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrześcijańskie korzenie Europy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marek Derewiecki, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bréviaire d’Alaric, aux origines du Code Civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...1461 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rouche</w:t>
-[...28 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03909502v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03912212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les racines chrétiennes de l’Europe, Conversion et liberté dans les royaumes barbares V-VIIIe siècle</w:t>
               </w:r>
@@ -3747,581 +3747,581 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (109)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (107)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Francs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Anceau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Histoire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passés Composés, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baptême de Clovis a fait naître la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Bouvier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France fiction, Les idées reçues de l'Histoire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perrin, pp.43-56, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Le Forestier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ensembles funéraires altomédiévaux : nouvelles recherches et nouvelles méthodes, 42e journées internationales d’archéologie mérovingienne,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFAM, pp.6-10., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The patricius Petrus Marcellinus Felix Liberius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caesarius of Arles the Five Continent, Companions and posthumous influences/ Césaire d’Arles et les cinq continents, Compagnons et influences posthumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-101, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contacts et conflits en Méditerranée, VIe-XIIIe siècles -Comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Mériaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contacts et conflits en Méditerranée, VIe-XIIIe siècles, Société, Eglise et pouvoir politique dans l'Occident médiéval XIe-XVe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bréal, pp.13-22, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des artisans pour l’évêque de Trèves : sur quelques liens entre l’Austrasie et l’Italie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Vuillemin, Jean-Baptiste Delzant, Fabien Faugeron, Clémence Revest, Ilaria Taddei et Cécile Troadec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’air de la ville rend libre. Mélanges en l’honneur d’Élisabeth Crouzet-Pavan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.831-840, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lois barbares et le christianisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Joye, Marceo Candido da Silva, Bruno Dumézil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lois barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les lois barbares, PUR, pp.137-164, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372237v1</w:t>
-              </w:r>
-[...286 lines deleted...]
-                <w:t xml:space="preserve">hal-05084180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Champagne-Ardenne du Ve au XIIe s. Approche historique</w:t>
               </w:r>
@@ -4374,169 +4374,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Louis Halphen, Charlemagne et l’empire carolingien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde, pp.3-10, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le baptême des rois mérovingiens au VIe siècle : un rituel politique ? Autour du baptême de Clotaire II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Caseau et Lucia Orlandi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baptême et baptistères entre l'Antiquité Tardive et Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana, pp.298-311, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495680v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04682913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre et ses lecteurs L’usage du matériau épistolaire chez Grégoire de Tours</w:t>
               </w:r>
@@ -4598,7221 +4598,7079 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les barbares sont-ils des vandales ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeanne Guérout et Xavier Mauduis,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires mondiale de préjugés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Arènes, pp.13-22., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi face aux évêques : les fonctions changeantes du concile interprovincial à l’époque mérovingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Depreux; Stefan Pätzold,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Versammlungen im Frühmittelalter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.231-246, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111040394-013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une foi, des confessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Destephen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Empire post-romain 400-600 après J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.177-187, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baptême de Clovis constitue-t-il un « tournant constantinien » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Franchi, Sessantanovesima Settimana di studio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CISAM, 2023, 978-88-6809-384-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victims, Actors or Spectators? The Bishops of the Merovingian Kingdom during the Civil War of 575–613</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Panzram; Pablo Poveda Arias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bishops under Threat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.205-216, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110778649-012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Beowulf, héros épique » ; « Barbares, vraiment ? » « Conan, au-delà du fantasme et « Terry Pratchett, fantaisiste incotesté »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Besson et Victor Battagion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fantasy et Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ActuSF, pp.33-43, 167-175, 176-183 et 418-425., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Sabine Panzram. </w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Tu seras d’autant plus débiteur que tu auras reçu’ : éloge, conseil et critique du roi dans les miroirs romano-barbares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bishops under Threat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, de Gryter, pp.205-216, 2023</w:t>
+              <w:t xml:space="preserve">Les miroirs aux princes aux frontières des genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.69-86., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...390 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Brillaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vikings, ouvrage historique et collectif sous la direction de Nota Bene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Link Digital Spirit, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunehaut, la reine maudite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Fulda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes d'Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perrin, p. 33-51, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gaule romaine : La vie à Lutèce » et « Haut Moyen Âge : D’un Empire à l’autre »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance des arts, - Hors-série : Cluny - Musée du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question barbare : de l’Empire conquérant à la prise de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Destephen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner l’Empire romain de Trajan à 410</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, p. 239-247, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Esther et Jézabel : La reine mérovingienne sous le regard des auteurs ecclésiastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sumi Shimahara; Marielle Lamy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir au féminin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beauchesne, pp.89-106, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deswarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Vissière; Thomas Deswarte; Bruno Dumézil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettres et conflits (Epistola 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velázquez, pp.1-17, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cvz.27010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers récits des origines de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Charles Zarka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France en récits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.370-381, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Il se rangeait trop volontiers aux avis des femmes’ Le roi mérovingien face à ses concubines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maîtresses et favorites. Dans les coulisses du pouvoir, du Moyen Âge à l'Époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de St-Etienne, pp.21-33, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03912437v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Private Records of Official Diplomacy : The Franco-Byzantine Letters in the Austrasian Epistolar Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefen Esders. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Merovingian Kingdoms and the Mediterranean World: Revisiting the Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury, pp.55-62, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les invasions barbares : du modèle tardo-antique au mythe historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miménis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métamorphoses des Barbare et de la barbarie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Charles Zarka, pp.29-51, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordeaux du VIe au XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Figeac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.44-63, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les barbares, l’histoire d’un malentendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences Humaines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire universelle de la connerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-110, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Michel Figeac. </w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandales mais vertueux : valeurs civiques et eschatologiques des infidèles aux temps barbares (Ve-IXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Taussig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.44-63, 2019</w:t>
+              <w:t xml:space="preserve">La vertu des païens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.409-428, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétition pour la régence en Austrasie entre 575 et 587</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Le Jan; Stefano Gasparri; Genevière Bührer-Thierry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maîtresses et favorites. Dans les coulisses du pouvoir, du Moyen Âge à l'Époque moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de St-Etienne, pp.21-33, 2019</w:t>
+              <w:t xml:space="preserve">Coopétition. Rivaliser, coopérer dans les sociétés du haut Moyen Âge (500-1000),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.77-91, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Miménis. </w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianitas vestra, Pouvoirs et devoirs du roi franc au regard de la documentation épistolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Destephen; Bruno Dumézil; Hervé Inglebert,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métamorphoses des Barbare et de la barbarie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yves Charles Zarka, pp.29-51, 2019</w:t>
+              <w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France-CNRS, pp.151-169, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux de société (Ve-Xe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il giocco nella società e nella cultura dell’Alto Medievo Settimane di studio della fondazione Centro italianodi studi sull’alto Medioeva, LXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CISAM, pp.129-151, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de l’empire romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coumert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Besson; Justine Breton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kaamelott, Un livre d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vendémiaire, pp.191-205, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la romanité et de la germanité chez Augustin Thierry », Augustin Thierry, histoire et mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aude Delaruelle; Yann Potin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Augustin Thierry, histoire et mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.123-135, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de christianisation, IVe-VIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vous avez dit barbares ? Archéologie des temps mérovingiens en Normandie, Ve-VIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoek-Musée de Normandie, pp.172-181, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...144 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre de conseil au prince du Vat. reg. lat. 407: un miroir mérovingien et sa réutilisation carolingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Demartini; Chistiane Veyrard-Cosme; Sumi Shimahara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre-Miroir dans l’Occident latin et vernaculaire du Ve au XVe s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etudes Augustiniennes, pp.53-66, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La religion et l’ethnogenèse des Lombards au regard des sources franques. Le dossier épistolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diane Chamboduc de Saint Pulgent; Marie Dejoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique des sociétés médiévales méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Sorbonne, pp.23-33, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attributs du pouvoir et la compétition pour le pouvoir. Armes et titulatures au très haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Joye; Régine Le Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et compétition dans les sociétés occientales du haut Moyen Âge IV-XIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.79-92, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et ethnicité dans le royaume burgonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Wagner; Nicole Brocard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les royaumes de Bourgogne jusqu’en 1032 : À travers la culture et la religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.75-87, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chasse aux Bonosiens en Burgondie, Ve-VIIe siècle : une affaire d’hérésie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Rosé; Franck Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges de l’hérésie, Inventions, formes et usages polémiques de l’accusation d’hérésie au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.187-199, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Anne Wagner; Nicole Brocard. </w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Germain, évêque de Paris, un évêque chez les barbares ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edina Bozoky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les royaumes de Bourgogne jusqu’en 1032 : À travers la culture et la religion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.75-87, 2018</w:t>
+              <w:t xml:space="preserve">Les saints face aux barbares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.69-80, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03912419v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ‘invasions barbares’ : sources, méthode, idéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Garcia; Hervé Le Bras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP; La Découverte, pp.243-254, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incarnating authority, exercising authority: the figure of the king in the Merovingian era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Absentee Authority in the Medieval West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Boydell Press, pp.21-36, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Gaulois aux Carolingiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Gauvard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, p. 9-166., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La croisée des mondes : entre Antiquité et Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Aillagon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nice à l’école de l’histoire, Catalogue de l’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.100-103, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversion au christianisme comme un mécanisme d’identité et d'altérité chez les barbares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jorge López Quiroga; Michel Kazanski; Vujadi Ivaniševic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entangled identities and otherness in late antique and early medieval Europe: historical, archaeological and bioarchaeological approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.30-39, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux fossilisés, réseaux fantasmés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Gauvard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appartenances et pratiques des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.147-156, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dimanche chômé à l’époque romano-barbare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Septentrion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orare aut laborare ? Fêtes de précepte et jours chômés du Moyen Âge au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Desmette; Philippe Martin, pp.29-44, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le culte de Césaire d'Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie José Delage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Césaire d'Arles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Edina Bozoky. </w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Austrasie, grandeur et oubli », et « Les Francs de l’Est, une mémoire à éclipse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danier Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Dupuy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les saints face aux barbares</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.69-80, 2017</w:t>
+              <w:t xml:space="preserve">L’Austrasie, le royaume mérovingien oublié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Milan, pp.12-21 et 88-96, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Dominique Garcia; Hervé Le Bras. </w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédégonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victor Battagion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAP; La Découverte, pp.243-254, 2017</w:t>
+              <w:t xml:space="preserve">Ils ont incarné le mal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonatine, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Incarnating authority, exercising authority: the figure of the king in the Merovingian era</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Mérovingiens aux Capétiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Absentee Authority in the Medieval West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Boydell Press, pp.21-36, 2017</w:t>
+              <w:t xml:space="preserve">Monnaies et médailles d’or de l’Histoire de France, Le cabinet numismatique de Stéphane Barbier-Mueller</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Claude Gauvard. </w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les royaumes francs&amp;quot; et &amp;quot;La législation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bardiès-Fronty; Charlotte Denoël; Inès Villela-Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, p. 9-166., 2017</w:t>
+              <w:t xml:space="preserve">Les temps mérovingiens, Trois siècles d’art et de culture (451-751)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMN, pp.16-19 et 84-85, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Jean-Jacques Aillagon. </w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vrais-faux messages diplomatiques mérovingiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Vissière; Bruno Dumézil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nice à l’école de l’histoire, Catalogue de l’exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Somogy, pp.100-103, 2017</w:t>
+              <w:t xml:space="preserve">Épistolaire politique II : Authentiques et autographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.19-34, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Jorge López Quiroga; Michel Kazanski; Vujadi Ivaniševic. </w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe des chrétientés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Arjakovsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entangled identities and otherness in late antique and early medieval Europe: historical, archaeological and bioarchaeological approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.30-39, 2017</w:t>
+              <w:t xml:space="preserve">Histoire de la conscience européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salvador-Collège des Bernardins, pp.117-126, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Claude Gauvard. </w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbarian and knight: hybridity and transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Corbin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appartenances et pratiques des réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, pp.147-156, 2017</w:t>
+              <w:t xml:space="preserve">», History of virility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Columbia University Press, pp.76-81, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Septentrion. </w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lettres de Venance Fortunat au nom de la reine Radegonde : l’art épistolaire au service de la diplomatie mérovingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Dumézil; Laurent Vissière; Bruno Dumézil; Stephane Gioanni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orare aut laborare ? Fêtes de précepte et jours chômés du Moyen Âge au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Desmette; Philippe Martin, pp.29-44, 2017</w:t>
+              <w:t xml:space="preserve">Épistolaire politique III : Art de la lettre et lettre d'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFR, pp.57-71, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les barbares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Corbin; J.-J. Courtine; G. Vigarello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.93-105, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...445 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...144 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des évêques locaux aux saints civiques en Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Inglebert; Jean-Pierre Caillet; Sylvain Destephen; Bruno Dumézil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des dieux civiques aux saints locaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-197, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chancellerie mérovingienne au VIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corti nell’alto medioevo (Settimane di studio della fondazione Centro italianodi studi sull’alto Medioeva, LXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CISAM, pp.473-502, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le meurtre du père : jugements contrastés sur la révolte d’Herménégild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Joye; Thomas Liénhard; Jens Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spendor Reginae. Passions, genre et famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.29-38, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ruptures dynastiques dans les royaumes barbares (V-VIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flocel Sabaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruptura i legitimació dinàstica a l'Edat Mitjana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41-58, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le meurtre d’une reine mérovingienne » et « Guerre de palais en royaume franc »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les trente nuits qui ont fait l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.69-88, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations et discours de justification des conversions dans l’Occident du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Boisson; Élisabeth Pinto-Mathieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Conversion : Textes et réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte Geneviève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sauveurs dans l’Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle royal à l’époque mérovingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Gaillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empreinte chrétienne en Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.131-147, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La christianisation du royaume des Francs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Vincent; Alain Talon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du christianisme en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.27-42, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’ascension des Francs en Gaule au VIe siècle et leur prise de possession de la Provence », « La Provence sous domination franque » et « La Provence en l’an 600, une région entre deux mondes »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guyon; Marc Heijmans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Antiquité tardive en Provence (IVe-VIe siècle) : naissance d’une chrétienté,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambassadeur barbare au VIe siècle d’après les échanges épistolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Audrey Becker-Piriou; Nicolas Drocourt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambassadeurs et ambassades au cœur des relations diplomatiques, Rome – Occident Médiéval – Byzance (VIIIe s. avant J.-C – XIIe s. après J.-C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.239-255, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d'asile en Gaule mérovingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Caseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et société au haut Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre des Études Byzantines, pp.13-32, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire honte dans les sources normatives du haut Moyen Âge (Ve-VIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Sère; Jörg Wettlaufer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shame Between Punishment and Penance. The Social Usages of Shame in the Middle Ages and Early Modern Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Micrologus, pp.49-64, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cristianizzazione del regno dei Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Vincent; Alain Talon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Storia religiosa della Francia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro Ambrosiano, pp.41-64, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversion de l’Europe barbare et la construction de la chrétienté médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction d’un imaginaire collectif européen, du Moyen Âge aux débuts des Lumières, Allemagne, France, Pologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège des Bernardins, pp.29-43, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confiscation punitive en Gaule romano-barbare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierfrancesco Porena; Yann Rivière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expropriations et confiscations dans l’Empire tardif et les royaumes barbares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 470, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole Française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-68, 2012, COLLECTION DE L'ÉCOLE FRANÇAISE DE ROME, 978-2-7283-0931-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Théodoric le Grand, », « Clovis », « Radegonde », « Brunehaut » et « Grégoire de Tours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Le Goff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et femmes du Moyen Âges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flammarion, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux de société (Ve-IXe siècle) : entre convivialité et compétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Bougard; Régine Le Jan; Thomas Lienhard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn, La compétition, Ve-XIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.45-58, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référence historique dans l’écriture épistolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Isaia; Kraus Krönert; Magali Coumert; Sumi Shimahara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rerum gestarum scriptor, Histoire et historiographie au Moyen Âge, Mélanges Michel Sot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.273-281, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille et ascension sociale dans la Gaule mérovingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Badel; Christian Settipani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parenté et stratégies familiales dans l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.339-354, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrice Liberius : développement et redéploiement d’un réseau dans la première moitié du VIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Gautier; Céline Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Échanges, communications et réseaux dans le Haut Moyen Âge. Études et textes offerts à Stéphane Lebecq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.27-44, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...299 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...144 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La royauté mérovingienne et les élections épiscopales au VIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Leemans; P. Van Nuffelen; S. W. J. Keough; C. Nicolaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Episcopal election in Late Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.127-143, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des barbares à l’An Mil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Corbin; J.-J. Courtine; G. Vigarello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la virilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (76-81), Seuil, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambassadeurs occidentaux au VIe siècle: recrutement, usages et modes de distinction d’une élite de représentation à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francois Bougard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie et pratiques des élites au Haut Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.243-260, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peine de décalvation dans l’Espagne wisigothique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Lançon; M.-H. Delavaud-Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie, mythologies et histoire de la chevelure et de la pilosité. Le Sens du Poil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.135-147., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lettres austrasiennes : dire, cacher, transmettre les informations diplomatiques au haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912365v1</w:t>
+                <w:t xml:space="preserve">Thomas Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations diplomatiques au Moyen Âge, Forme et enjeux, XLIe congrès de la SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, pp.69-80, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ubi est pax et caritas, ibidem est Dei pietas’ : paix de Dieu et paix des hommes dans les royaumes barbares (VIe-VIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flocel Sabaté. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idees de pau a l'edat mitjana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-121., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Prêcher avec une langue de fer’ : les sociétés des marges de l’Empire carolingien face à la guerre missionnaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et société au Moyen Âge, Byzance – Occident (VIIIe-XIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACHCByz, pp.113-126., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consultations épiscopales et délibérations conciliaires dans la Gaule du VIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Charageat; C. Leveleux-Teixeira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consulter, délibérer, décider : Donner son avis au Moyen Âge (France-Espagne, VIIème-XVIème siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-75., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marqueurs juridiques de la conversion en Occident : IVe-VIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Dumézil; Sylvain Destephen; Hervé Inglebert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le problème de la christianisation du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picard, pp.307-318, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ‘grandes migrations’ et la construction des identités (IVe-VIe siècle) : problème d’histoire ou d’historiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des sociétés en mouvement. Migrations et mobilité au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.33-44, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitres « La chrétienté médiévale » et « Société et cultures rurales (XIe-XIIIe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugo Billard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire 2nde : Les Européens dans l’histoire du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magnard, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure du migrant au haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Rouillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits de migrants, portraits de colons II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.217-227, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Hugo Billard. </w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juifs et convertis en Espagne wisigothique dans le premier tiers du VIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flocel Sabate i Curull; Claude Denjean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire 2nde : Les Européens dans l’histoire du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Magnard, 2010</w:t>
+              <w:t xml:space="preserve">Cristianos y Judíos en contacto en la Edad Media, Polémica, conversión, Dinero y convivencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.327-345., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La royauté franque et la christianisation des Gaules : le ‘moment’ Childebert Ier (511-558)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Paris-Poulain; S. Combescure; D. Istria. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerre et société au Moyen Âge, Byzance – Occident (VIIIe-XIIIe siècle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les premiers temps chrétiens dans le territoire de la France actuelle, Hagiographie, épigraphie et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.41-49, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.csm-eb.5.102600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...321 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...78 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrice Dynamius et son réseau : culture aristocratique et transformation des pouvoirs autour de Lérins dans la seconde moitié du VIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Codou; Michel Lauwers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lérins, une île sainte de l’Antiquité au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.167-194., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...39 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...112 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Conversion of the Barbarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rome and the Barbarians. The birth of a new world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Milan, pp.306-313, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comte et l’administration de la cité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Rouche; Bruno Dumézil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bréviaire d’Alaric, aux origines du Code Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPS, pp.69-86, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité franque au VIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Varréon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos ancêtres les barbares, Voyage autour de trois tombes de chefs francs, Catalogue d’exposition de St-Dizier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana, pp.22-33, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La conversion des peuples barbares » et « L’Église dans les nouveaux royaumes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rome et les Barbares, Catalogue de l’exposition de Venise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.306-309 et 536-539., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crime de parjure dans l’Espagne wisigothique du VIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-France Auzépy; Guillaume Saint-Guillain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oralité et lien social au Moyen Âge (Occident, Byzance, Islam)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France-CNRS, pp.27-38, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La différence confessionnelle dans les couples du haut Moyen Âge : facteur de stabilité ou motif de rupture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Santinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répudiation, divorce, séparation : la rupture du lien conjugal du vivant des époux dans l’Occident médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.257-273, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des barbares chrétiens, dans et hors de l’Empire romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Corbin; N. Lemaître; F. Thélamon; C. Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du Christianisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.143-148., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conversion comme facteur de crise des élites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Feller; François Bougard; Régine Le Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élites dans le haut Moyen Âge : Crises et renouvellement,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole française de Rome, pp.45-67., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire le Grand et les élites locales : la Méditerranée occidentale comme prologue à la mission anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Genevière Bührer-Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élites aux frontières, Mobilité et hiérarchie dans le cadre de la mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une source méconnue sur la politique de conversions forcées du roi Sisebut : le ‘canon 10 du concile de Séville’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Denjean; Flocel Sabaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juifs et chrétiens, Sources pour la recherche d’une relation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mileina, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mixité religieuse chez les couples royaux burgondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Deswarte; Martin Aurell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Famille, violence et christianisation au Moyen Âge, Mélanges en l’honneur de Michel Rouche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPS, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11822,581 +11680,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Archéologie » (p. 38-39), « Barbares » (p. 59-63), « Charlemagne » (p. 84-86), « Clovis » (p. 11-113), « Peinture » (p. 331-334)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire, le médiévalisme hier et aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notices &amp;quot;Mythe celte&amp;quot; (p.79-81), &amp;quot;Sacrements&amp;quot; (p. 301-304), &amp;quot;Chevaliers&amp;quot; (p. 663-665), &amp;quot;Lotharingie&amp;quot; (avec Anne Wagner) (p. 680-603), &amp;quot;Vandales&amp;quot; (p. 707-709), &amp;quot;Chrétienté latine (p. 732-735) &amp;quot;Mérovingiens&amp;quot; (p. 685-688), &amp;quot;Conciles&amp;quot; (p. 741-745), &amp;quot;Diable (p. 747-748), &amp;quot;Evangélisation&amp;quot; (p. 758-760), &amp;quot;Peste&amp;quot; (p. 932-934)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe, Encyclopédie historique, sous la direction de Christophe Charle et Daniel Roche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notices « Epistulae Austrasiacae », « Ferreolus, bp. Uzès », « Ingund », « Lupus, dux of Champagne », « Nicetius, bp. Trier », « Syagrius, bp. Autun », « Warnachar »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Dictionary of Late Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notices &amp;quot;Aetius&amp;quot;, &amp;quot;Ambre&amp;quot; (avec Liza Méry), &amp;quot;Arbogast&amp;quot; &amp;quot;Arianisme germanique&amp;quot;, &amp;quot;Asimov&amp;quot;, &amp;quot;Augsbourg, autel d'&amp;quot;, &amp;quot;Bible d'Ulfila&amp;quot;, &amp;quot;Bouddica&amp;quot;, &amp;quot;Bréviaire d'Alaric&amp;quot;, &amp;quot;Brunehaut&amp;quot;, &amp;quot;Chronique anglo-saxonne&amp;quot;, &amp;quot;Code Thédodosien&amp;quot;, &amp;quot;Crâne (boire dans)&amp;quot; (avec Charlotte Lerouge-Cohen et Liza Méry), &amp;quot;Euric&amp;quot;, &amp;quot;Francs&amp;quot;, Frédégaire&amp;quot;, &amp;quot;Genséric&amp;quot;, &amp;quot;Grégoire de Tours&amp;quot;, &amp;quot;Héraclius&amp;quot;, &amp;quot;Hydace de Chaves&amp;quot;, &amp;quot;Ivoire Barberini&amp;quot;, &amp;quot;Loi des Burgondes&amp;quot;, &amp;quot;Loi salique&amp;quot;, &amp;quot;Lois barbares&amp;quot;, &amp;quot;Mérovingiens&amp;quot;, &amp;quot;Neupotz, trésor de&amp;quot;, &amp;quot;Odoacre&amp;quot;, &amp;quot;Orléans I, concile d'), &amp;quot;Ossian&amp;quot;, &amp;quot;Paganisme germanique&amp;quot;, &amp;quot;Paris&amp;quot;, &amp;quot;Ricimer', &amp;quot;Salvien&amp;quot;, &amp;quot;Sieyès&amp;quot;, &amp;quot;Sigismond&amp;quot;, &amp;quot;Skraelingar&amp;quot;, &amp;quot;Théodebert Ier&amp;quot;, &amp;quot;Thusnelda au triomphe de Germanicus&amp;quot;, &amp;quot;Tombes de chefs&amp;quot;, &amp;quot;Triomphe&amp;quot;, &amp;quot;Victor de Vita&amp;quot;, &amp;quot;Vraie Croix&amp;quot; et &amp;quot;Wagner, Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Barbares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’Historien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices « Clovis », « Childebert Ier », « Église mérovingienne » et « Paris (haut Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice « Frédégonde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la méchanceté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Mérovingiens, une dynastie de guerriers et d’administrateurs » et « Les Carolingiens, la quête d’une légitimité chrétienne »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larousse des rois de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.8-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12406,399 +12264,399 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlemagne, biographie sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charlemagne, biographie sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde de Clovis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910851v1</w:t>
+                <w:t xml:space="preserve">Fanny Hamonic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde de Clovis</w:t>
+                <w:t xml:space="preserve">Austrasie, le royaume mérovingien oublié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Hamonic</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914552v1</w:t>
+                <w:t xml:space="preserve">hal-03914543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Austrasie, le royaume mérovingien oublié</w:t>
+                <w:t xml:space="preserve">L’histoire de France sonore, vol. 1, Des origines à 888</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos ancêtres les barbares, Voyage autour de trois tombes de chefs francs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...161 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12945,51 +12803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910828v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912349v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette Enimie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04234347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deswarte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Battaggion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Destephen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Inglebert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Micol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281781v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126pt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111040394-013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090396v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110778649-012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910891v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.27010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912437v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912422v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912431v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912408v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910845v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danier Perrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912586v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912590v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912501v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912405v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912404v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912401v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912577v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912399v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912504v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913720v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/expropriations_et_confiscations_dans_les_royaumes_barbares_:_une_approche_r%C3%A8gionale_772afd94-84b1-11e2-8941-000c291eeace.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912573v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912375v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912377v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912366v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912498v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912365v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912368v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912363v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912360v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912356v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.csm-eb.5.102600" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913843v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912490v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912489v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912346v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912345v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912298v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910888v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912596v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912579v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912492v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910851v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hamonic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914543v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914547v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910828v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette Enimie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04234347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Battaggion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deswarte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26995" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Destephen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Inglebert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Micol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909475v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245583v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126pt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111040394-013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110778649-012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912444v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.27010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912430v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912429v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912428v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912601v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912411v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912415v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912585v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danier Perrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912501v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912399v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912397v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912504v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912395v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912361v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912394v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/expropriations_et_confiscations_dans_les_royaumes_barbares_:_une_approche_r%C3%A8gionale_772afd94-84b1-11e2-8941-000c291eeace.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912368v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912359v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912363v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912360v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912362v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912358v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912355v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.csm-eb.5.102600" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912356v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912351v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912494v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912353v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910888v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912596v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920449v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910851v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hamonic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914547v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>