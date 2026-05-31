--- v2 (2026-05-01)
+++ v3 (2026-05-31)
@@ -693,234 +693,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’affaire Agrestius de Luxeuil : hérésie et régionalisme dans la Burgondie du VIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, p. 135-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Gogo et ses amis : écriture, échanges et ambitions dans un réseau aristocratique de la fin du VIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 643, p. 553-593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Lettres austrasiennes : l’élaboration d’une collection épistolaire au temps de la reine Brunehaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société nationale des Antiquaires de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.212-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912349v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03910794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1409,2305 +1409,2305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abbon de Saint-Germain, Le siège de Paris par les Vikings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouquette Enimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anarchasis, 2024, ‎ 979-1027904716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2024, 978-2-13-084770-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les vikings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Grenouilleau. Cerf, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">PUF, 2024, 978-2-13-084770-0</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Empire mérovingien, Ve-VIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Passé Composé, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Abbon de Saint-Germain, Le siège de Paris par les Vikings</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres et conflits (Epistola 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velázquez, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.26995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Passé Composé, 2023</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Battaggion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard/Glénat, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Clovis</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les royaumes barbares d’Occident, 3eme édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les barbares, seconde édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baptême de Clovis, Gallimard, « Les journées qui ont fait la France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fayard/Glénat, 2021</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Destephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Lettres et conflits (Epistola 3)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe, encyclopédie historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Królowa Brunhilda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Królowa Brunhilda, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Barbari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEG edizioni, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temps barbares, de la chute de Rome à Pépin le Bref</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2018, Histoire dessinée de la France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confrontation, échanges et connaissance de l'Autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servir al estado bárbaro: del funcionariado antiguo a la nobleza medieval (siglos IV-IX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">‎ Editorial Universidad de Granada, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dieux civiques aux saints locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Destephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Inglebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Picard, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistolaire politique II : Authentiques et autographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vissière</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistolaire politique III : Art de la lettre et lettre d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">PUF, 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dossier saint Léger, (dir.), les Belles Lettres, La roue à livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirenne, Mahomet et Charlemagne, « Préface, annotation et bibliographie », Paris, Tallandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistolaire politique I : Gouverner par les lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Gaulois aux Carolingiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los reinos bárbaros en Occidente, Universitad de Grenada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlemagne, guerrier et conquérant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koroleva Brounguilda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eurasie, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les barbares expliqués à mon fils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le problème de la christianisation du monde antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Destephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Inglebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">Picard. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Варварите - диалог с моя син</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riva, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bréviaire d’Alaric, aux origines du Code Civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Actes Sud, 2018</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrześcijańskie korzenie Europy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marek Derewiecki, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...1374 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912212v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-03909502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les racines chrétiennes de l’Europe, Conversion et liberté dans les royaumes barbares V-VIIIe siècle</w:t>
               </w:r>
@@ -3781,547 +3781,547 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contacts et conflits en Méditerranée, VIe-XIIIe siècles -Comprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Mériaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contacts et conflits en Méditerranée, VIe-XIIIe siècles, Société, Eglise et pouvoir politique dans l'Occident médiéval XIe-XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, pp.13-22, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des artisans pour l’évêque de Trèves : sur quelques liens entre l’Austrasie et l’Italie du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Vuillemin, Jean-Baptiste Delzant, Fabien Faugeron, Clémence Revest, Ilaria Taddei et Cécile Troadec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’air de la ville rend libre. Mélanges en l’honneur d’Élisabeth Crouzet-Pavan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.831-840, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois barbares et le christianisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Joye, Marceo Candido da Silva, Bruno Dumézil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lois barbares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les lois barbares, PUR, pp.137-164, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Francs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Anceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Histoire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Passés Composés, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le baptême de Clovis a fait naître la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Bouvier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France fiction, Les idées reçues de l'Histoire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perrin, pp.43-56, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Le Forestier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ensembles funéraires altomédiévaux : nouvelles recherches et nouvelles méthodes, 42e journées internationales d’archéologie mérovingienne,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFAM, pp.6-10., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The patricius Petrus Marcellinus Felix Liberius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caesarius of Arles the Five Continent, Companions and posthumous influences/ Césaire d’Arles et les cinq continents, Compagnons et influences posthumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-101, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084180v1</w:t>
-              </w:r>
-[...230 lines deleted...]
-                <w:t xml:space="preserve">hal-05372237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Champagne-Ardenne du Ve au XIIe s. Approche historique</w:t>
               </w:r>
@@ -4374,169 +4374,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le baptême des rois mérovingiens au VIe siècle : un rituel politique ? Autour du baptême de Clotaire II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Caseau et Lucia Orlandi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baptême et baptistères entre l'Antiquité Tardive et Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana, pp.298-311, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Louis Halphen, Charlemagne et l’empire carolingien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau Monde, pp.3-10, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682913v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04495680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre et ses lecteurs L’usage du matériau épistolaire chez Grégoire de Tours</w:t>
               </w:r>
@@ -4598,698 +4598,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Beowulf, héros épique » ; « Barbares, vraiment ? » « Conan, au-delà du fantasme et « Terry Pratchett, fantaisiste incotesté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Besson et Victor Battagion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fantasy et Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ActuSF, pp.33-43, 167-175, 176-183 et 418-425., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baptême de Clovis constitue-t-il un « tournant constantinien » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Franchi, Sessantanovesima Settimana di studio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CISAM, 2023, 978-88-6809-384-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les barbares sont-ils des vandales ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeanne Guérout et Xavier Mauduis,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires mondiale de préjugés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Arènes, pp.13-22., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roi face aux évêques : les fonctions changeantes du concile interprovincial à l’époque mérovingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Depreux; Stefan Pätzold,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Versammlungen im Frühmittelalter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.231-246, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111040394-013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une foi, des confessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Destephen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Empire post-romain 400-600 après J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.177-187, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victims, Actors or Spectators? The Bishops of the Merovingian Kingdom during the Civil War of 575–613</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Panzram; Pablo Poveda Arias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bishops under Threat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.205-216, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110778649-012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110778649-012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04019187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Anne Besson et Victor Battagion. </w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunehaut, la reine maudite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Fulda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fantasy et Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ActuSF, pp.33-43, 167-175, 176-183 et 418-425., 2023</w:t>
+              <w:t xml:space="preserve">Les femmes d'Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perrin, p. 33-51, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Tu seras d’autant plus débiteur que tu auras reçu’ : éloge, conseil et critique du roi dans les miroirs romano-barbares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les miroirs aux princes aux frontières des genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.69-86., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Brillaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vikings, ouvrage historique et collectif sous la direction de Nota Bene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Link Digital Spirit, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910893v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03910896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gaule romaine : La vie à Lutèce » et « Haut Moyen Âge : D’un Empire à l’autre »,</w:t>
               </w:r>
@@ -5503,51 +5503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deswarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Vissière; Thomas Deswarte; Bruno Dumézil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettres et conflits (Epistola 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velázquez, pp.1-17, 2021, </w:t>
@@ -5652,977 +5652,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bordeaux du VIe au XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Figeac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.44-63, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les barbares, l’histoire d’un malentendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences Humaines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire universelle de la connerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-110, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Il se rangeait trop volontiers aux avis des femmes’ Le roi mérovingien face à ses concubines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maîtresses et favorites. Dans les coulisses du pouvoir, du Moyen Âge à l'Époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de St-Etienne, pp.21-33, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les invasions barbares : du modèle tardo-antique au mythe historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miménis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métamorphoses des Barbare et de la barbarie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Charles Zarka, pp.29-51, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private Records of Official Diplomacy : The Franco-Byzantine Letters in the Austrasian Epistolar Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefen Esders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Merovingian Kingdoms and the Mediterranean World: Revisiting the Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury, pp.55-62, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Miménis. </w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettre de conseil au prince du Vat. reg. lat. 407: un miroir mérovingien et sa réutilisation carolingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Demartini; Chistiane Veyrard-Cosme; Sumi Shimahara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métamorphoses des Barbare et de la barbarie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yves Charles Zarka, pp.29-51, 2019</w:t>
+              <w:t xml:space="preserve">La Lettre-Miroir dans l’Occident latin et vernaculaire du Ve au XVe s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etudes Augustiniennes, pp.53-66, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux de société (Ve-Xe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.44-63, 2019</w:t>
+              <w:t xml:space="preserve">Il giocco nella società e nella cultura dell’Alto Medievo Settimane di studio della fondazione Centro italianodi studi sull’alto Medioeva, LXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CISAM, pp.129-151, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Sciences Humaines. </w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de l’empire romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Besson; Justine Breton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire universelle de la connerie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.99-110, 2019</w:t>
+              <w:t xml:space="preserve">Kaamelott, Un livre d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vendémiaire, pp.191-205, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la romanité et de la germanité chez Augustin Thierry », Augustin Thierry, histoire et mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Delaruelle; Yann Potin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Augustin Thierry, histoire et mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.123-135, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus de christianisation, IVe-VIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vous avez dit barbares ? Archéologie des temps mérovingiens en Normandie, Ve-VIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoek-Musée de Normandie, pp.172-181, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandales mais vertueux : valeurs civiques et eschatologiques des infidèles aux temps barbares (Ve-IXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Taussig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vertu des païens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.409-428, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétition pour la régence en Austrasie entre 575 et 587</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régine Le Jan; Stefano Gasparri; Genevière Bührer-Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coopétition. Rivaliser, coopérer dans les sociétés du haut Moyen Âge (500-1000),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.77-91, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianitas vestra, Pouvoirs et devoirs du roi franc au regard de la documentation épistolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Destephen; Bruno Dumézil; Hervé Inglebert,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France-CNRS, pp.151-169, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912429v1</w:t>
-              </w:r>
-[...368 lines deleted...]
-                <w:t xml:space="preserve">hal-03912432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La religion et l’ethnogenèse des Lombards au regard des sources franques. Le dossier épistolaire</w:t>
               </w:r>
@@ -6748,1492 +6748,1492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La chasse aux Bonosiens en Burgondie, Ve-VIIe siècle : une affaire d’hérésie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Rosé; Franck Mercier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges de l’hérésie, Inventions, formes et usages polémiques de l’accusation d’hérésie au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.187-199, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Religion et ethnicité dans le royaume burgonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Wagner; Nicole Brocard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les royaumes de Bourgogne jusqu’en 1032 : À travers la culture et la religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.75-87, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Rosé; Franck Mercier. </w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le culte de Césaire d'Arles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie José Delage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux marges de l’hérésie, Inventions, formes et usages polémiques de l’accusation d’hérésie au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.187-199, 2018</w:t>
+              <w:t xml:space="preserve">Césaire d'Arles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Germain, évêque de Paris, un évêque chez les barbares ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edina Bozoky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les saints face aux barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.69-80, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ‘invasions barbares’ : sources, méthode, idéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Garcia; Hervé Le Bras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAP; La Découverte, pp.243-254, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incarnating authority, exercising authority: the figure of the king in the Merovingian era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Absentee Authority in the Medieval West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boydell Press, pp.21-36, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Gaulois aux Carolingiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Gauvard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, p. 9-166., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croisée des mondes : entre Antiquité et Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Aillagon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice à l’école de l’histoire, Catalogue de l’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.100-103, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conversion au christianisme comme un mécanisme d’identité et d'altérité chez les barbares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorge López Quiroga; Michel Kazanski; Vujadi Ivaniševic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entangled identities and otherness in late antique and early medieval Europe: historical, archaeological and bioarchaeological approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.30-39, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux fossilisés, réseaux fantasmés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Gauvard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appartenances et pratiques des réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, pp.147-156, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dimanche chômé à l’époque romano-barbare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orare aut laborare ? Fêtes de précepte et jours chômés du Moyen Âge au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Desmette; Philippe Martin, pp.29-44, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Marie José Delage. </w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les barbares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Corbin; J.-J. Courtine; G. Vigarello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Césaire d'Arles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017</w:t>
+              <w:t xml:space="preserve">Histoire des émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.93-105, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédégonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victor Battagion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ils ont incarné le mal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonatine, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Austrasie, grandeur et oubli », et « Les Francs de l’Est, une mémoire à éclipse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danier Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Dupuy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Austrasie, le royaume mérovingien oublié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Milan, pp.12-21 et 88-96, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Mérovingiens aux Capétiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monnaies et médailles d’or de l’Histoire de France, Le cabinet numismatique de Stéphane Barbier-Mueller</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les royaumes francs&amp;quot; et &amp;quot;La législation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Bardiès-Fronty; Charlotte Denoël; Inès Villela-Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps mérovingiens, Trois siècles d’art et de culture (451-751)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMN, pp.16-19 et 84-85, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vrais-faux messages diplomatiques mérovingiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Vissière; Bruno Dumézil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistolaire politique II : Authentiques et autographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPS, pp.19-34, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe des chrétientés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Arjakovsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la conscience européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Salvador-Collège des Bernardins, pp.117-126, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbarian and knight: hybridity and transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Corbin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">», History of virility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Columbia University Press, pp.76-81, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lettres de Venance Fortunat au nom de la reine Radegonde : l’art épistolaire au service de la diplomatie mérovingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Dumézil; Laurent Vissière; Bruno Dumézil; Stephane Gioanni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistolaire politique III : Art de la lettre et lettre d'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFR, pp.57-71, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912407v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03912588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des évêques locaux aux saints civiques en Gaule</w:t>
               </w:r>
@@ -8501,169 +8501,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Motivations et discours de justification des conversions dans l’Occident du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Boisson; Élisabeth Pinto-Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Conversion : Textes et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le meurtre d’une reine mérovingienne » et « Guerre de palais en royaume franc »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les trente nuits qui ont fait l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.69-88, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912577v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03912399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte Geneviève</w:t>
               </w:r>
@@ -9223,547 +9223,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le patrice Liberius : développement et redéploiement d’un réseau dans la première moitié du VIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alban Gautier; Céline Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Échanges, communications et réseaux dans le Haut Moyen Âge. Études et textes offerts à Stéphane Lebecq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.27-44, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux de société (Ve-IXe siècle) : entre convivialité et compétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Bougard; Régine Le Jan; Thomas Lienhard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn, La compétition, Ve-XIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.45-58, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La conversion de l’Europe barbare et la construction de la chrétienté médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction d’un imaginaire collectif européen, du Moyen Âge aux débuts des Lumières, Allemagne, France, Pologne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège des Bernardins, pp.29-43, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confiscation punitive en Gaule romano-barbare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierfrancesco Porena; Yann Rivière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expropriations et confiscations dans l’Empire tardif et les royaumes barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 470, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole Française de Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-68, 2012, COLLECTION DE L'ÉCOLE FRANÇAISE DE ROME, 978-2-7283-0931-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Théodoric le Grand, », « Clovis », « Radegonde », « Brunehaut » et « Grégoire de Tours »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Le Goff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes du Moyen Âges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flammarion, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">François Bougard; Régine Le Jan; Thomas Lienhard. </w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille et ascension sociale dans la Gaule mérovingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Badel; Christian Settipani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agôn, La compétition, Ve-XIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.45-58, 2012</w:t>
+              <w:t xml:space="preserve">Parenté et stratégies familiales dans l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.339-354, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La référence historique dans l’écriture épistolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Isaia; Kraus Krönert; Magali Coumert; Sumi Shimahara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rerum gestarum scriptor, Histoire et historiographie au Moyen Âge, Mélanges Michel Sot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPS, pp.273-281, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912374v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03912371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La royauté mérovingienne et les élections épiscopales au VIe siècle</w:t>
               </w:r>
@@ -10035,1137 +10035,1137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitres « La chrétienté médiévale » et « Société et cultures rurales (XIe-XIIIe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugo Billard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire 2nde : Les Européens dans l’histoire du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magnard, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du migrant au haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Rouillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits de migrants, portraits de colons II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.217-227, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Lettres austrasiennes : dire, cacher, transmettre les informations diplomatiques au haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lienhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations diplomatiques au Moyen Âge, Forme et enjeux, XLIe congrès de la SHMESP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, pp.69-80, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Prêcher avec une langue de fer’ : les sociétés des marges de l’Empire carolingien face à la guerre missionnaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et société au Moyen Âge, Byzance – Occident (VIIIe-XIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACHCByz, pp.113-126., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubi est pax et caritas, ibidem est Dei pietas’ : paix de Dieu et paix des hommes dans les royaumes barbares (VIe-VIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flocel Sabaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idees de pau a l'edat mitjana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-121., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consultations épiscopales et délibérations conciliaires dans la Gaule du VIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Charageat; C. Leveleux-Teixeira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consulter, délibérer, décider : Donner son avis au Moyen Âge (France-Espagne, VIIème-XVIème siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-75., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs juridiques de la conversion en Occident : IVe-VIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Dumézil; Sylvain Destephen; Hervé Inglebert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le problème de la christianisation du monde antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picard, pp.307-318, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ‘grandes migrations’ et la construction des identités (IVe-VIe siècle) : problème d’histoire ou d’historiographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coumert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des sociétés en mouvement. Migrations et mobilité au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.33-44, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Hugo Billard. </w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrice Dynamius et son réseau : culture aristocratique et transformation des pouvoirs autour de Lérins dans la seconde moitié du VIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Codou; Michel Lauwers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire 2nde : Les Européens dans l’histoire du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Magnard, 2010</w:t>
+              <w:t xml:space="preserve">Lérins, une île sainte de l’Antiquité au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.167-194., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juifs et convertis en Espagne wisigothique dans le premier tiers du VIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flocel Sabate i Curull; Claude Denjean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristianos y Judíos en contacto en la Edad Media, Polémica, conversión, Dinero y convivencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.327-345., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La royauté franque et la christianisation des Gaules : le ‘moment’ Childebert Ier (511-558)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Paris-Poulain; S. Combescure; D. Istria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premiers temps chrétiens dans le territoire de la France actuelle, Hagiographie, épigraphie et archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.41-49, 2009, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.csm-eb.5.102600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/m.csm-eb.5.102600⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03912354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La conversion des peuples barbares » et « L’Église dans les nouveaux royaumes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lérins, une île sainte de l’Antiquité au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.167-194., 2009</w:t>
+              <w:t xml:space="preserve">Rome et les Barbares, Catalogue de l’exposition de Venise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.306-309 et 536-539., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité franque au VIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Varréon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nos ancêtres les barbares, Voyage autour de trois tombes de chefs francs, Catalogue d’exposition de St-Dizier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana, pp.22-33, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Conversion of the Barbarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rome and the Barbarians. The birth of a new world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Milan, pp.306-313, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comte et l’administration de la cité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Rouche; Bruno Dumézil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bréviaire d’Alaric, aux origines du Code Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPS, pp.69-86, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912351v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03912490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crime de parjure dans l’Espagne wisigothique du VIIe siècle</w:t>
               </w:r>
@@ -11218,392 +11218,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des barbares chrétiens, dans et hors de l’Empire romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Corbin; N. Lemaître; F. Thélamon; C. Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du Christianisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.143-148., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La différence confessionnelle dans les couples du haut Moyen Âge : facteur de stabilité ou motif de rupture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Santinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répudiation, divorce, séparation : la rupture du lien conjugal du vivant des époux dans l’Occident médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-273, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">A. Corbin; N. Lemaître; F. Thélamon; C. Vincent. </w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une source méconnue sur la politique de conversions forcées du roi Sisebut : le ‘canon 10 du concile de Séville’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Denjean; Flocel Sabaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire du Christianisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.143-148., 2007</w:t>
+              <w:t xml:space="preserve">Juifs et chrétiens, Sources pour la recherche d’une relation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mileina, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conversion comme facteur de crise des élites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Feller; François Bougard; Régine Le Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élites dans le haut Moyen Âge : Crises et renouvellement,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole française de Rome, pp.45-67., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire le Grand et les élites locales : la Méditerranée occidentale comme prologue à la mission anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Genevière Bührer-Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élites aux frontières, Mobilité et hiérarchie dans le cadre de la mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912346v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03912345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mixité religieuse chez les couples royaux burgondes</w:t>
               </w:r>
@@ -12033,165 +12033,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notice « Frédégonde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la méchanceté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notices « Clovis », « Childebert Ier », « Église mérovingienne » et « Paris (haut Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912579v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03912580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Mérovingiens, une dynastie de guerriers et d’administrateurs » et « Les Carolingiens, la quête d’une légitimité chrétienne »,</w:t>
               </w:r>
@@ -12803,51 +12803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910828v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette Enimie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04234347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Battaggion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deswarte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26995" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Destephen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Inglebert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Micol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909475v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245583v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126pt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111040394-013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110778649-012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912444v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.27010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912430v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912429v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912428v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912601v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912411v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912415v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912585v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danier Perrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912501v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912399v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912397v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912504v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912395v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912361v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912394v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/expropriations_et_confiscations_dans_les_royaumes_barbares_:_une_approche_r%C3%A8gionale_772afd94-84b1-11e2-8941-000c291eeace.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912368v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912359v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912363v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912360v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912362v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912358v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912355v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.csm-eb.5.102600" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912356v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912351v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912494v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912353v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910888v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912596v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920449v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912579v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910851v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hamonic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914547v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910828v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette Enimie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04234347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deswarte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26995" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Battaggion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Destephen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Inglebert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Micol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909513v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912217v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281781v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/126pt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111040394-013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019187v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110778649-012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910896v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912444v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.27010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912434v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912432v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912408v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912416v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912415v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912413v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912593v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danier Perrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912406v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912590v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912399v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912577v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912397v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912504v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912395v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912371v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912361v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912394v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/expropriations_et_confiscations_dans_les_royaumes_barbares_:_une_approche_r%C3%A8gionale_772afd94-84b1-11e2-8941-000c291eeace.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912374v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912495v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912358v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912368v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912363v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912356v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912355v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.csm-eb.5.102600" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912494v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913843v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912353v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912348v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912299v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912346v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910888v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912596v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920449v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912579v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910851v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hamonic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03914547v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>