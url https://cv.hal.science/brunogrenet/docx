--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -793,235 +793,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01163085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric Determinantal Representations in Characteristic 2</w:t>
+                <w:t xml:space="preserve">On the Complexity of the Multivariate Resultant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Koiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2013.04.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (2), p. 142-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jco.2012.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00830871v1</w:t>
+                <w:t xml:space="preserve">ensl-00744385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of the Multivariate Resultant</w:t>
+                <w:t xml:space="preserve">Symmetric Determinantal Representations in Characteristic 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natacha Portier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (2), p. 142-157. </w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 439 (5), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jco.2012.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2013.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00744385v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00830871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3152,51 +3152,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized root finding over finite fields using tangent Graeffe transforms</w:t>
+                <w:t xml:space="preserve">Deterministic root finding over finite fields using Graeffe transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris van der Hoeven</w:t>
@@ -3216,75 +3216,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104279v1</w:t>
+                <w:t xml:space="preserve">hal-01104251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic root finding over finite fields using Graeffe transforms</w:t>
+                <w:t xml:space="preserve">Randomized root finding over finite fields using tangent Graeffe transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris van der Hoeven</w:t>
@@ -3304,51 +3304,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104251v1</w:t>
+                <w:t xml:space="preserve">hal-01104279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3621,193 +3621,255 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00431714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (2)</w:t>
+        <w:t xml:space="preserve">Cours (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmique avancée – Bloc 5 du DIU « Enseignement de l’Informatique au Lycée » à l'Université de Montpellier</w:t>
+                <w:t xml:space="preserve">Algèbre et arithmétique effectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. France. 2020</w:t>
+              <w:t xml:space="preserve">Licence. France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942042v1</w:t>
+                <w:t xml:space="preserve">hal-05504137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Algorithmique avancée – Bloc 5 du DIU « Enseignement de l’Informatique au Lycée » à l'Université de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Algorithme du demi-pgcd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3875,51 +3937,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A51AAAEA"/>
+    <w:nsid w:val="8DC97819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4106,51 +4168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brunogrenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2057-5429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166151467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/grenet_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000159v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102523" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102121v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Perret Du Cray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00936318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadev Chattopadhyay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Portier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Strozecki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.04.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-015-0280-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2015.11.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01163085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2893803.2893807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00830871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2013.04.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00744385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2012.10.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00504925v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Kaltofen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/556" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475604v5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Galan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maignan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Roche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95764-2_5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979016v7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04746015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Roche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669717" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167499v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669671" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03784821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03784815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536173" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465539" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02335368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Volkovich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611976014.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476609v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02493066v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02003089v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326249" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01327996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756647" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00936319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608649" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00738542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465932" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00607154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2011.127" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2011.543" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00440842v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15155-2_42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colisson Palais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05365699v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0769" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00431714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02942042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02942054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brunogrenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2057-5429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166151467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/grenet_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000159v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102523" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102121v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Perret Du Cray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00936318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadev Chattopadhyay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Portier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Strozecki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.04.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-015-0280-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2015.11.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01163085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2893803.2893807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00744385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2012.10.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00830871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2013.04.022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00504925v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Kaltofen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/556" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475604v5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Galan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maignan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Roche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95764-2_5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979016v7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04746015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Roche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669717" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167499v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669671" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03784821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03784815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536173" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465539" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02335368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Volkovich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611976014.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476609v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02493066v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02003089v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326249" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01327996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756647" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00936319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608649" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00738542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465932" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00607154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2011.127" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2011.543" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00440842v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15155-2_42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colisson Palais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05365699v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0769" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00431714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-05504137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02942042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02942054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>