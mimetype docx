--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1953,222 +1953,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One (more) line on the most Ancient Algorithm in History</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Essentially optimal sparse polynomial multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilya Volkovich</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Perret Du Cray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOSA 2020 - 1st Symposium on Simplicity in Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/1.9781611976014.3⟩</w:t>
+              <w:t xml:space="preserve">ISSAC 2020 - 45th International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Kalamata, Greece. pp.202-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3373207.3404026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02335368v1</w:t>
+                <w:t xml:space="preserve">hal-02476609v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essentially optimal sparse polynomial multiplication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One (more) line on the most Ancient Algorithm in History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Perret Du Cray</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Volkovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 2020 - 45th International Symposium on Symbolic and Algebraic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Kalamata, Greece. pp.202-209, </w:t>
+              <w:t xml:space="preserve">SOSA 2020 - 1st Symposium on Simplicity in Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Salt Lake City, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3373207.3404026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611976014.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476609v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02335368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast in-place algorithms for polynomial operations: division, evaluation, interpolation</w:t>
               </w:r>
@@ -2668,261 +2668,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00738542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Limited Power of Powering: Polynomial Identity Testing and a Depth-four Lower Bound for the Permanent</w:t>
+                <w:t xml:space="preserve">Symmetric Determinantal Representation of Weakly-Skew Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Kaltofen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Koiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Portier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Strozecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indian Association for Research in Computing Science, Dec 2011, Mumbai, India. pp.16, </w:t>
+              <w:t xml:space="preserve">Symposium on Theoretical Aspects of Computer Science (STACS2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Dortmund, Germany. pp.543-554, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2011.127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2011.543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00607154v1</w:t>
+                <w:t xml:space="preserve">hal-00573631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric Determinantal Representation of Weakly-Skew Circuits</w:t>
+                <w:t xml:space="preserve">The Limited Power of Powering: Polynomial Identity Testing and a Depth-four Lower Bound for the Permanent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Koiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Strozecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Theoretical Aspects of Computer Science (STACS2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Dortmund, Germany. pp.543-554, </w:t>
+              <w:t xml:space="preserve">IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indian Association for Research in Computing Science, Dec 2011, Mumbai, India. pp.16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2011.543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2011.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573631v1</w:t>
+                <w:t xml:space="preserve">ensl-00607154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multivariate Resultant is NP-hard in any Characteristic</w:t>
               </w:r>
@@ -3152,51 +3152,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic root finding over finite fields using Graeffe transforms</w:t>
+                <w:t xml:space="preserve">Randomized root finding over finite fields using tangent Graeffe transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris van der Hoeven</w:t>
@@ -3216,75 +3216,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104251v1</w:t>
+                <w:t xml:space="preserve">hal-01104279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized root finding over finite fields using tangent Graeffe transforms</w:t>
+                <w:t xml:space="preserve">Deterministic root finding over finite fields using Graeffe transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris van der Hoeven</w:t>
@@ -3304,51 +3304,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104279v1</w:t>
+                <w:t xml:space="preserve">hal-01104251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3937,51 +3937,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DC97819"/>
+    <w:nsid w:val="21C3E1FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4168,51 +4168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brunogrenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2057-5429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166151467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/grenet_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000159v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102523" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102121v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Perret Du Cray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00936318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadev Chattopadhyay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Portier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Strozecki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.04.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-015-0280-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2015.11.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01163085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2893803.2893807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00744385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2012.10.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00830871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2013.04.022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00504925v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Kaltofen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/556" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475604v5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Galan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maignan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Roche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95764-2_5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979016v7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04746015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Roche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669717" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167499v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669671" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03784821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03784815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536173" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465539" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02335368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Volkovich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611976014.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476609v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02493066v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02003089v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326249" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01327996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756647" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00936319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608649" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00738542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465932" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00607154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2011.127" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2011.543" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00440842v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15155-2_42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colisson Palais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104251v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05365699v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0769" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00431714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-05504137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02942042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02942054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brunogrenet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2057-5429" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166151467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/grenet_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000159v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102523" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102121v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Perret Du Cray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00936318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadev Chattopadhyay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Koiran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Portier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Strozecki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.04.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-015-0280-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2015.11.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01163085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2893803.2893807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00744385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2012.10.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00830871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2013.04.022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00504925v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Kaltofen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/556" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475604v5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Galan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maignan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Roche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95764-2_5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979016v7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04746015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Roche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669717" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167499v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669671" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03784821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03784815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536173" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465539" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476609v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02335368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Volkovich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611976014.3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02493066v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02003089v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326249" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01327996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756647" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00936319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608649" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00738542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465932" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2011.543" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00607154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2011.127" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00440842v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15155-2_42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colisson Palais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05365699v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0769" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00431714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-05504137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02942042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02942054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>