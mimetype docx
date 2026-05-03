--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -520,268 +520,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft tissue adhesion of polished versus glazed lithium disilicate ceramic for dental applications</w:t>
+                <w:t xml:space="preserve">Poster abstracts of the 6th biennial meeting of the European Federation of Conservative Dentistry (EFCD) held in association with the 33th national congress of the College National des Enseignants en Odontologie Conservatrice (CNEOC), France, 9–11 May 2013, Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brunot-Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Duval</w:t>
+                <w:t xml:space="preserve">Clémentine Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.-E. Azogui</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Guigand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Category: clinical cases (104), 17 (3), pp.1029-1111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996049v1</w:t>
+                <w:t xml:space="preserve">hal-01996066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poster abstracts of the 6th biennial meeting of the European Federation of Conservative Dentistry (EFCD) held in association with the 33th national congress of the College National des Enseignants en Odontologie Conservatrice (CNEOC), France, 9–11 May 2013, Paris, France</w:t>
+                <w:t xml:space="preserve">Soft tissue adhesion of polished versus glazed lithium disilicate ceramic for dental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brunot-Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-E. Azogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jannetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oral Investigations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (9), pp.e205-e212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2013.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996066v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of fibroblast activity and polyelectrolyte multilayer films coating titanium</w:t>
               </w:r>
@@ -1085,269 +1085,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of soft tissue adhesion and proliferation on lithium disilicate ceramics and zirconia for aesthetic dental rehabilitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polished vs glazed surface properties of lithium disilicate ceramic (IPS e.max®, Ivoclar Vivadent): a physico-chemical and biological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle-Esther Azogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Jannetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie C. Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science &amp; engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th biennial meeting of the European Federation of Conservative Dentistry (EFCD) held in association with the 33th national congress of the College National des Enseignants en Odontologie Conservatrice (CNEOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, PARIS, France. pp.1029-1111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004976v1</w:t>
+                <w:t xml:space="preserve">hal-01996075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polished vs glazed surface properties of lithium disilicate ceramic (IPS e.max®, Ivoclar Vivadent): a physico-chemical and biological study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of soft tissue adhesion and proliferation on lithium disilicate ceramics and zirconia for aesthetic dental rehabilitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brunot-Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie C. Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle-Esther Azogui</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Egles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th biennial meeting of the European Federation of Conservative Dentistry (EFCD) held in association with the 33th national congress of the College National des Enseignants en Odontologie Conservatrice (CNEOC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science &amp; engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2169-0022.s1.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996075v1</w:t>
+                <w:t xml:space="preserve">hal-02004976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious game and virtual world in dental education: awareness learning, simulator in 3D and virtual reality.</w:t>
               </w:r>
@@ -1460,51 +1460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Gudin de Vallerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Esther Azogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brunot-Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1794,51 +1794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBDC2A81"/>
+    <w:nsid w:val="AFF841E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2025,51 +2025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brunot-gohin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9296-5747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118569163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunot-Gohin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01951597v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Verbeke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Belanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5051/jpis.2016.46.6.362" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01996049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-E. Azogui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jannetta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pezron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2013.05.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBMXTNRF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01996066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comp&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guigand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01996053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2007.11.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR1PW4QX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01996057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ponsonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.09.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CFRVH20-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02004976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Gangloff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022.s1.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01996075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Esther Azogui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jannetta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gudin de Vallerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01996118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Augeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-02897-8_12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-02897-8_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/brunot-gohin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9296-5747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118569163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunot-Gohin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01951597v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Verbeke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Belanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5051/jpis.2016.46.6.362" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01996066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comp&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guigand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01996049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Duval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-E. Azogui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jannetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pezron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2013.05.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBMXTNRF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01996053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2007.11.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR1PW4QX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01996057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ponsonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Farge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.09.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CFRVH20-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01996075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Esther Azogui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jannetta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Gangloff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02004976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022.s1.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gudin de Vallerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01996118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Augeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-02897-8_12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-02897-8_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>