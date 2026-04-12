--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1107,321 +1107,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chameleon - A Framework for Developing Conversational Agents for Medical Training Purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphical Representation Enhances Human Compliance with Principles for Graded Argumentation Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-Hussein Abutaleb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">Predrag Teovanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Auckland (Nouvelle Zelande), New Zealand</w:t>
+              <w:t xml:space="preserve">AAMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, online, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317510v1</w:t>
+                <w:t xml:space="preserve">hal-03615534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical Representation Enhances Human Compliance with Principles for Graded Argumentation Semantics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse Problems for Gradual Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Oren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Predrag Teovanovic</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Baptista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirty-First International Joint Conference on Artificial Intelligence {IJCAI-22}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.2719-2725, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2022/377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615534v1</w:t>
+                <w:t xml:space="preserve">hal-03768129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Problems for Gradual Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nir Oren</w:t>
+                <w:t xml:space="preserve">Chameleon - A Framework for Developing Conversational Agents for Medical Training Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Hussein Abutaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murilo Baptista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-First International Joint Conference on Artificial Intelligence {IJCAI-22}</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Auckland (Nouvelle Zelande), New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768129v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Impact of Agents in Weighted Bipolar Argumentation Frameworks</w:t>
               </w:r>
@@ -1609,430 +1609,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Construction of Structured Argumentation Systems</w:t>
+                <w:t xml:space="preserve">An Incremental Algorithm for Computing All Repairs in Inconsistent Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nir Oren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2020 - 8th International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Perugia, Italy. pp.411-418, </w:t>
+              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bolzano / Virtual, Italy. pp.33-47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA200525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034538v1</w:t>
+                <w:t xml:space="preserve">lirmm-02613466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Incremental Algorithm for Computing All Repairs in Inconsistent Knowledge Bases</w:t>
+                <w:t xml:space="preserve">Sets of Attacking Arguments for Inconsistent Datalog Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bolzano / Virtual, Italy. pp.33-47, </w:t>
+              <w:t xml:space="preserve">COMMA 2020 - 8th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Perugia / Virtual), Italy. pp.419-430, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02613466v1</w:t>
+                <w:t xml:space="preserve">hal-03002140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sets of Attacking Arguments for Inconsistent Datalog Knowledge Bases</w:t>
+                <w:t xml:space="preserve">Ranking-Based Semantics for Sets of Attacking Arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2020 - 8th International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Perugia / Virtual), Italy. pp.419-430, </w:t>
+              <w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, New York, United States. pp.3033-3040, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA200526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v34i03.5697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002140v1</w:t>
+                <w:t xml:space="preserve">lirmm-02374712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking-Based Semantics for Sets of Attacking Arguments</w:t>
+                <w:t xml:space="preserve">Efficient Construction of Structured Argumentation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Oren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, New York, United States. pp.3033-3040, </w:t>
+              <w:t xml:space="preserve">COMMA 2020 - 8th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Perugia, Italy. pp.411-418, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1609/aaai.v34i03.5697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02374712v1</w:t>
+                <w:t xml:space="preserve">hal-03034538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAKED: N-Ary Graphs from Knowledge Bases Expressed in Datalog±</w:t>
               </w:r>
@@ -2129,1365 +2129,1365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02180395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Theoretical Properties of Logic Based Argumentation Frameworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5555/3237383.3238101⟩</w:t>
+              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.177-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892594v1</w:t>
+                <w:t xml:space="preserve">hal-01977952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
+                <w:t xml:space="preserve">Graph theoretical properties of logic based argumentation frameworks: proofs and general results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Graph Structures for Knowledge Representation and Reasoning (GKR 2017), Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.118-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78102-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01892545v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01892703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+                <w:t xml:space="preserve">Inconsistency Measures for Repair Semantics in OBDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.177-183, </w:t>
+              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI-ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1977-1983, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2018/273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977952v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01892704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistency Measures for Repair Semantics in OBDA</w:t>
+                <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI-ECAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1977-1983, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.73-87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2018/273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892704v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph theoretical properties of logic based argumentation frameworks: proofs and general results</w:t>
+                <w:t xml:space="preserve">Toward a More Efficient Generation of Structured Argumentation Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Graph Structures for Knowledge Representation and Reasoning (GKR 2017), Revised Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.118-138, </w:t>
+              <w:t xml:space="preserve">COMMA 2018 - 7th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland. pp.205-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78102-0_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892703v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a More Efficient Generation of Structured Argumentation Graphs</w:t>
+                <w:t xml:space="preserve">DAGGER: Datalog+/- Argumentation Graph GEneRator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2018 - 7th International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland. pp.205-212, </w:t>
+              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1841-1843, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/3237383.3237996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892707v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAGGER: Datalog+/- Argumentation Graph GEneRator</w:t>
+                <w:t xml:space="preserve">Viewpoints using ranking-based argumentation semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1841-1843, </w:t>
+              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.381-392, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3237383.3237996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892588v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viewpoints using ranking-based argumentation semantics</w:t>
+                <w:t xml:space="preserve">How Can You Mend a Broken Inconsistent KBs in Existential Rules Using Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Summer School on Argumentation: Computational and Linguistic Perspectives (SSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892709v1</w:t>
+                <w:t xml:space="preserve">hal-01940651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can You Mend a Broken Inconsistent KBs in Existential Rules Using Argumentation</w:t>
+                <w:t xml:space="preserve">How to generate a benchmark of logical argumentation graphs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Summer School on Argumentation: Computational and Linguistic Perspectives (SSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMMA 2018 - 7th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland. pp.475-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940651v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01892705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to generate a benchmark of logical argumentation graphs?</w:t>
+                <w:t xml:space="preserve">Graph Theoretical Properties of Logic Based Argumentation Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2018 - 7th International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland. pp.475-476, </w:t>
+              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.2148-2149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/3237383.3238101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892705v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural benchmark for logical argumentation frameworks</w:t>
+                <w:t xml:space="preserve">Are ranking semantics sensitive to the notion of core?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA: Intelligence Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAMAS: Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.943-951</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01668017v1</w:t>
+                <w:t xml:space="preserve">hal-01605720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ranking semantics sensitive to the notion of core?</w:t>
+                <w:t xml:space="preserve">A structural benchmark for logical argumentation frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS: Autonomous Agents and MultiAgent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDA: Intelligence Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom. pp.334-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68765-0_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605720v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01668017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguing About End-of-Life of Packagings: Preferences to the Rescue</w:t>
               </w:r>
@@ -4188,51 +4188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Attack Relations for Gradual Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nir Oren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4318,51 +4318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Logan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Meneguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nir Oren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4435,51 +4435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nir Oren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argument and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (2), pp.195-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4507,299 +4507,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03039438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
+                <w:t xml:space="preserve">Choice of environment-friendly food packagings through argumentation systems and preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (October), pp.1924-1927. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.24-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889268v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of environment-friendly food packagings through argumentation systems and preferences</w:t>
+                <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48, pp.24-36. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (October), pp.1924-1927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892712v1</w:t>
+                <w:t xml:space="preserve">hal-01889268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5099,51 +5099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nir Oren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -5237,51 +5237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predrag Teovanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPUDM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Warwick (online), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5578,51 +5578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A M&#252;ller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Medjad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Imbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Szymocha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Al Anaissy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249466v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouamra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cuzin-Rambaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Komlenovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Petrovi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Teovanovi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danka Puri&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Faugier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA241026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Silvia C&#238;rcu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN57019.2023.10309353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Hussein Abutaleb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03615534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Teovanovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03768129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Oren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Baptista" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/377" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Himeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200525" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02613466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200526" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02374712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i03.5697" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180395v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3238101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/273" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78102-0_7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237996" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-381" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-475" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605720v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-61" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Choquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Thiebaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ARTINT.2025.104457" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317959v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerija Holomjova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Starkey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mei&#223;ner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3326001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-220010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cardoso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Logan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Meneguzzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-220136" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03039438v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-210007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662012v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ambroise Faugier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:52536231ea70b62d745cea0d0740dd9177b81b65;origin=https://hal.archives-ouvertes.fr/hal-04662012;visit=swh:1:snp:1ea1b6ee3cacb6a6d545ffe0e9f04008111e5080;anchor=swh:1:rel:b81b5052cb52074288f4bef597df7129d5f2af4b;path=/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05349584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02197405v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A M&#252;ller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Medjad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Imbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Szymocha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Al Anaissy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249466v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouamra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cuzin-Rambaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Komlenovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Petrovi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Teovanovi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danka Puri&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Faugier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA241026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Silvia C&#238;rcu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN57019.2023.10309353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03615534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Teovanovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03768129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Oren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Baptista" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/377" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Hussein Abutaleb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Himeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02613466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200526" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02374712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i03.5697" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200525" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180395v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78102-0_7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/273" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-205" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237996" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-475" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3238101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605720v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-61" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Choquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Thiebaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ARTINT.2025.104457" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317959v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerija Holomjova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Starkey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mei&#223;ner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3326001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-220010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cardoso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Logan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Meneguzzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-220136" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03039438v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-210007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662012v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ambroise Faugier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:52536231ea70b62d745cea0d0740dd9177b81b65;origin=https://hal.archives-ouvertes.fr/hal-04662012;visit=swh:1:snp:1ea1b6ee3cacb6a6d545ffe0e9f04008111e5080;anchor=swh:1:rel:b81b5052cb52074288f4bef597df7129d5f2af4b;path=/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05349584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02197405v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>