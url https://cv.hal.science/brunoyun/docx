--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -195,191 +195,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Graph Structures and Large Language Models for End-to-End Synthetic Task-Oriented Dialogues</w:t>
+                <w:t xml:space="preserve">SysTemp: A Multi-Agent System for Template-Based Generation of SysML v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Medjad</w:t>
+                <w:t xml:space="preserve">Yasmine Bouamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Imbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">Alexandre Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS), demo session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Detroit, United States</w:t>
+              <w:t xml:space="preserve">Practical Applications of Multi-Agents Systems 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245220v1</w:t>
+                <w:t xml:space="preserve">hal-05249466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact Measures for Gradual Argumentation Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caren Al Anaissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -394,165 +381,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sanmay Das; Ann Nowé, May 2025, Detroit (Michigan), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SysTemp: A Multi-Agent System for Template-Based Generation of SysML v2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Graph Structures and Large Language Models for End-to-End Synthetic Task-Oriented Dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Medjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Bouamra</w:t>
+                <w:t xml:space="preserve">Hugo Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Poisson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Raphaël Szymocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Practical Applications of Multi-Agents Systems 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS), demo session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249466v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIRAL: VISION-GROUNDED INTEGRATION FOR REWARD DESIGN AND LEARNING</w:t>
               </w:r>
@@ -633,90 +633,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SysTemp : Système multi-agents par la génération basée sur un templatede squelettes pour le SysML v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Bouamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence National en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -735,3082 +735,3177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Compliance with Normative Principles in Argumentation: Effects of Naturalness Bias and Graphical Representation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danka Purić</w:t>
+                <w:t xml:space="preserve">Interpreting Preferred Semantics in Structured Bipolar Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Workshop on Argumentation for eXplainable AI (ArgXAI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Timotheus Kampik; Kristijonas Čyras; Antonio Rago; Oana Cocarascu, Sep 2024, Hagen, Germany</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Argumentation for eXplainable AI (ArgXAI@ECAI) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720157v1</w:t>
+                <w:t xml:space="preserve">hal-05590807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted Debated Builder with Large Language Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angela Bonifati</w:t>
+                <w:t xml:space="preserve">Human Compliance with Normative Principles in Argumentation: Effects of Naturalness Bias and Graphical Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Petrović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predrag Teovanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danka Purić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caren Al Anaissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europen Conference On Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2nd International Workshop on Argumentation for eXplainable AI (ArgXAI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Timotheus Kampik; Kristijonas Čyras; Antonio Rago; Oana Cocarascu, Sep 2024, Hagen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742709v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dance, Dance, Dance With My Hands: Third-Party Human Robot-Human Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorina-Silvia Cîrcu</w:t>
+                <w:t xml:space="preserve">Assisted Debated Builder with Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Faugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RO-MAN 2023 - 32nd IEEE International Conference on Robot and Human Interactive Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN57019.2023.10309353⟩</w:t>
+              <w:t xml:space="preserve">Europen Conference On Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fredrik Heintz; Ulle Endriss; Francisco S. Melo, Oct 2024, Santiago de Compostela, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA241026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317927v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical Representation Enhances Human Compliance with Principles for Graded Argumentation Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">Dance, Dance, Dance With My Hands: Third-Party Human Robot-Human Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina-Silvia Cîrcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Predrag Teovanovic</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Yin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RO-MAN 2023 - 32nd IEEE International Conference on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Busan, South Korea. pp.1997-2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN57019.2023.10309353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615534v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Problems for Gradual Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Oren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Baptista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-First International Joint Conference on Artificial Intelligence {IJCAI-22}</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.2719-2725, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/ijcai.2022/377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chameleon - A Framework for Developing Conversational Agents for Medical Training Purposes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Al-Hussein Abutaleb</w:t>
+                <w:t xml:space="preserve">Graphical Representation Enhances Human Compliance with Principles for Graded Argumentation Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predrag Teovanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Auckland (Nouvelle Zelande), New Zealand</w:t>
+              <w:t xml:space="preserve">AAMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, online, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317510v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Agents in Weighted Bipolar Argumentation Frameworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Areski Himeur</w:t>
+                <w:t xml:space="preserve">Chameleon - A Framework for Developing Conversational Agents for Medical Training Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Hussein Abutaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Auckland (Nouvelle Zelande), New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351536v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual Semantics for Weighted Bipolar SETAFs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Impact of Agents in Weighted Bipolar Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Himeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSQARU The Sixteenth European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86772-0_15⟩</w:t>
+              <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, United Kingdom. pp.75-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426757v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Incremental Algorithm for Computing All Repairs in Inconsistent Knowledge Bases</w:t>
+                <w:t xml:space="preserve">Gradual Semantics for Weighted Bipolar SETAFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_3⟩</w:t>
+              <w:t xml:space="preserve">ECSQARU The Sixteenth European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86772-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02613466v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sets of Attacking Arguments for Inconsistent Datalog Knowledge Bases</w:t>
+                <w:t xml:space="preserve">An Incremental Algorithm for Computing All Repairs in Inconsistent Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2020 - 8th International Conference on Computational Models of Argument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FAIA200526⟩</w:t>
+              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bolzano / Virtual, Italy. pp.33-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002140v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02613466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking-Based Semantics for Sets of Attacking Arguments</w:t>
+                <w:t xml:space="preserve">Sets of Attacking Arguments for Inconsistent Datalog Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1609/aaai.v34i03.5697⟩</w:t>
+              <w:t xml:space="preserve">COMMA 2020 - 8th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Perugia / Virtual), Italy. pp.419-430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02374712v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Construction of Structured Argumentation Systems</w:t>
+                <w:t xml:space="preserve">Ranking-Based Semantics for Sets of Attacking Arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2020 - 8th International Conference on Computational Models of Argument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FAIA200525⟩</w:t>
+              <w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, New York, United States. pp.3033-3040, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v34i03.5697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034538v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02374712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKED: N-Ary Graphs from Knowledge Bases Expressed in Datalog±</w:t>
+                <w:t xml:space="preserve">Efficient Construction of Structured Argumentation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Oren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5555/3306127.3332122⟩</w:t>
+              <w:t xml:space="preserve">COMMA 2020 - 8th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Perugia, Italy. pp.411-418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02180395v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">NAKED: N-Ary Graphs from Knowledge Bases Expressed in Datalog±</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
+              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.2390-2392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3306127.3332122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977952v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02180395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph theoretical properties of logic based argumentation frameworks: proofs and general results</w:t>
+                <w:t xml:space="preserve">Toward a More Efficient Generation of Structured Argumentation Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Graph Structures for Knowledge Representation and Reasoning (GKR 2017), Revised Selected Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78102-0_7⟩</w:t>
+              <w:t xml:space="preserve">COMMA 2018 - 7th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland. pp.205-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01892703v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01892707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistency Measures for Repair Semantics in OBDA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI-ECAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2018/273⟩</w:t>
+              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.177-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01892704v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.73-87, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01892545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a More Efficient Generation of Structured Argumentation Graphs</w:t>
+                <w:t xml:space="preserve">Graph theoretical properties of logic based argumentation frameworks: proofs and general results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2018 - 7th International Conference on Computational Models of Argument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-205⟩</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Graph Structures for Knowledge Representation and Reasoning (GKR 2017), Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.118-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78102-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01892707v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01892703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAGGER: Datalog+/- Argumentation Graph GEneRator</w:t>
+                <w:t xml:space="preserve">Inconsistency Measures for Repair Semantics in OBDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5555/3237383.3237996⟩</w:t>
+              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI-ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1977-1983, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2018/273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01892588v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01892704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viewpoints using ranking-based argumentation semantics</w:t>
+                <w:t xml:space="preserve">DAGGER: Datalog+/- Argumentation Graph GEneRator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-381⟩</w:t>
+              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1841-1843, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3237383.3237996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01892709v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01892588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can You Mend a Broken Inconsistent KBs in Existential Rules Using Argumentation</w:t>
+                <w:t xml:space="preserve">Viewpoints using ranking-based argumentation semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Summer School on Argumentation: Computational and Linguistic Perspectives (SSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.381-392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940651v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01892709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to generate a benchmark of logical argumentation graphs?</w:t>
+                <w:t xml:space="preserve">How Can You Mend a Broken Inconsistent KBs in Existential Rules Using Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMA 2018 - 7th International Conference on Computational Models of Argument</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Summer School on Argumentation: Computational and Linguistic Perspectives (SSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892705v1</w:t>
+                <w:t xml:space="preserve">hal-01940651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Theoretical Properties of Logic Based Argumentation Frameworks</w:t>
+                <w:t xml:space="preserve">How to generate a benchmark of logical argumentation graphs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5555/3237383.3238101⟩</w:t>
+              <w:t xml:space="preserve">COMMA 2018 - 7th International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland. pp.475-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01892594v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01892705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ranking semantics sensitive to the notion of core?</w:t>
+                <w:t xml:space="preserve">Graph Theoretical Properties of Logic Based Argumentation Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS: Autonomous Agents and MultiAgent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.2148-2149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3237383.3238101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605720v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01892594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural benchmark for logical argumentation frameworks</w:t>
+                <w:t xml:space="preserve">Are ranking semantics sensitive to the notion of core?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA: Intelligence Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAMAS: Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.943-951</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01668017v1</w:t>
+                <w:t xml:space="preserve">hal-01605720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arguing About End-of-Life of Packagings: Preferences to the Rescue</w:t>
+                <w:t xml:space="preserve">A structural benchmark for logical argumentation frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_10⟩</w:t>
+              <w:t xml:space="preserve">IDA: Intelligence Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom. pp.334-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68765-0_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01401481v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01668017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An argumentation workflow for reasoning in Ontology Based Data Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMMA: Computational Models of Argument</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Postdam, Germany. pp.61-68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-61499-686-6-61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01401316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arguing About End-of-Life of Packagings: Preferences to the Rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Göttingen, Germany. pp.119-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01401481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revival d'un challenge d'optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2016 - 17e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01875554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3820,130 +3915,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socially aware robot for reward, effort, and risk distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3953,847 +4048,847 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human compliance with computational argumentation principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predrag Teovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 351, pp.104457. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ARTINT.2025.104457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-shot Learning for Task-oriented Grasping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Starkey</w:t>
+                <w:t xml:space="preserve">Inferring Attack Relations for Gradual Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Oren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Meißner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3326001⟩</w:t>
+              <w:t xml:space="preserve">Argument and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.327-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/AAC-220010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317959v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Attack Relations for Gradual Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nir Oren</w:t>
+                <w:t xml:space="preserve">One-shot Learning for Task-oriented Grasping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerija Holomjova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Starkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Meißner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argument and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/AAC-220010⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (12), pp.8232-8238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3326001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317938v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317959v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience, Reliability, and Coordination in Autonomous Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Logan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Meneguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nir Oren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (4), pp.339-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/AIC-220136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing Pure Nash Equilibria in Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nir Oren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argument and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (2), pp.195-208. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/AAC-210007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03039438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of environment-friendly food packagings through argumentation systems and preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48, pp.24-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01892712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (October), pp.1924-1927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4803,139 +4898,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADBL2: Assisted Debate Builder with Large Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Ambroise Faugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:52536231ea70b62d745cea0d0740dd9177b81b65;origin=https://hal.archives-ouvertes.fr/hal-04662012;visit=swh:1:snp:1ea1b6ee3cacb6a6d545ffe0e9f04008111e5080;anchor=swh:1:rel:b81b5052cb52074288f4bef597df7129d5f2af4b;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4945,51 +5040,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation-based applications for decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5005,51 +5100,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Formal Argumentation (Volume 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5059,135 +5154,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Reasoning Efficiency in ASPIC+ with Backwards Chaining and Partial Arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nir Oren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5197,124 +5292,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphical Representation Enhances Compliance with Normative Argumentation Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predrag Teovanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPUDM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Warwick (online), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5324,114 +5419,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation techniques for existential rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Université Montpellier, 2019. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019MONTS011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02197405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5578,51 +5673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A M&#252;ller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Medjad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Imbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Szymocha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Al Anaissy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249466v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouamra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cuzin-Rambaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Komlenovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Petrovi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Teovanovi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danka Puri&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Faugier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA241026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Silvia C&#238;rcu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN57019.2023.10309353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03615534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Teovanovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03768129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Oren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Baptista" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/377" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Hussein Abutaleb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Himeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02613466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200526" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02374712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i03.5697" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200525" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180395v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78102-0_7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/273" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-205" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237996" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-475" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3238101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605720v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-61" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Choquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Thiebaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ARTINT.2025.104457" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317959v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerija Holomjova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Starkey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mei&#223;ner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3326001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-220010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cardoso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Logan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Meneguzzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-220136" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03039438v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-210007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662012v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ambroise Faugier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:52536231ea70b62d745cea0d0740dd9177b81b65;origin=https://hal.archives-ouvertes.fr/hal-04662012;visit=swh:1:snp:1ea1b6ee3cacb6a6d545ffe0e9f04008111e5080;anchor=swh:1:rel:b81b5052cb52074288f4bef597df7129d5f2af4b;path=/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05349584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02197405v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A M&#252;ller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouamra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Al Anaissy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Medjad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Imbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Szymocha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cuzin-Rambaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Komlenovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Petrovi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Teovanovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danka Puri&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Faugier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA241026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317927v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina-Silvia C&#238;rcu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Yin Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN57019.2023.10309353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03768129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Oren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Baptista" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/377" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03615534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Teovanovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Hussein Abutaleb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Himeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_15" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02613466v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200526" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02374712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i03.5697" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200525" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180395v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332122" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-205" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78102-0_7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/273" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237996" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-381" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-475" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3238101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605720v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-686-6-61" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875554v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Choquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Thiebaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406402v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ARTINT.2025.104457" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317938v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-220010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317959v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerija Holomjova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Starkey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mei&#223;ner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3326001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cardoso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Logan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Meneguzzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-220136" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03039438v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AAC-210007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662012v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ambroise Faugier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:52536231ea70b62d745cea0d0740dd9177b81b65;origin=https://hal.archives-ouvertes.fr/hal-04662012;visit=swh:1:snp:1ea1b6ee3cacb6a6d545ffe0e9f04008111e5080;anchor=swh:1:rel:b81b5052cb52074288f4bef597df7129d5f2af4b;path=/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05349584v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03426766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02197405v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>