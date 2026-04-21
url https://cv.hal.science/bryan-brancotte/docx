--- v1 (2026-03-24)
+++ v2 (2026-04-21)
@@ -243,291 +243,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioFlow-Insight: facilitating reuse of Nextflow workflows with structure reconstruction and visualization</w:t>
+                <w:t xml:space="preserve">A Comprehensive Resource for Exploring Antiphage Defense: DefenseFinder Webservice, Wiki and Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Marchment</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+                <w:t xml:space="preserve">Florian Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Schmit</w:t>
+                <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+                <w:t xml:space="preserve">A. Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Héloïse Georjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vaysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqae092⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04670359v1</w:t>
+                <w:t xml:space="preserve">hal-04600530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Resource for Exploring Antiphage Defense: DefenseFinder Webservice, Wiki and Databases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BioFlow-Insight: facilitating reuse of Nextflow workflows with structure reconstruction and visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Planel</w:t>
+                <w:t xml:space="preserve">George Marchment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Egorov</w:t>
+                <w:t xml:space="preserve">Marie Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Georjon</w:t>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Vaysset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (3), pp.lqae092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqae092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600530v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04670359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive resource for Bordetella genomic epidemiology and biodiversity studies</w:t>
               </w:r>
@@ -641,412 +641,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03754631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral Host Range database, an online tool for recording, analyzing and disseminating virus-host interactions</w:t>
+                <w:t xml:space="preserve">High-Resolution Typing of Staphylococcus epidermidis Based on Core Genome Multilocus Sequence Typing To Investigate the Hospital Spread of Multidrug-Resistant Clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
+                <w:t xml:space="preserve">Anne Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guglielmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Coureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Euphrasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02454-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03166905v1</w:t>
+                <w:t xml:space="preserve">hal-03218144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The iPPI-DB initiative: a community-centered database of protein–protein interaction modulators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viral Host Range database, an online tool for recording, analyzing and disseminating virus-host interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Druart</w:t>
+                <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Checa Ruano</w:t>
+                <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Moine-Franel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37 (1), pp.89-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa1091⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 60 (4), pp.921-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252561v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03166905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Typing of Staphylococcus epidermidis Based on Core Genome Multilocus Sequence Typing To Investigate the Hospital Spread of Multidrug-Resistant Clones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The iPPI-DB initiative: a community-centered database of protein–protein interaction modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Torchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jamet</w:t>
+                <w:t xml:space="preserve">Karen Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guglielmini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+                <w:t xml:space="preserve">Luis Checa Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Coureuil</w:t>
+                <w:t xml:space="preserve">Alexandra Moine-Franel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Euphrasie</w:t>
+                <w:t xml:space="preserve">Hélène Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (3), </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (1), pp.89-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.02454-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa1091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218144v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient, robust and effective rank aggregation for massive biological datasets</w:t>
               </w:r>
@@ -1071,51 +1071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1179,51 +1179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community curation of bioinformatics software and data resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Ison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (27), pp.698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1443,51 +1443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1564,51 +1564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Starlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf Leser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2576,51 +2576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , pp.35 slides, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2703,51 +2703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapeaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2813,286 +2813,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-Aware and Graph-Based Approach for Rank Aggregation of Biological Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Andrieu</w:t>
+                <w:t xml:space="preserve">Redesign of iPPI-DB, a database for modulators of Protein-Protein Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Torchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Moine-Franel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Denise</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Doppelt-Azeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 15th International Conference on eScience (eScience)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de BioInformatique; GdR Bioinformatique Moléculaire; Institut Francais de Bioinformatique, Jul 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527738v1</w:t>
+                <w:t xml:space="preserve">pasteur-02867265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesign of iPPI-DB, a database for modulators of Protein-Protein Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Borges</w:t>
+                <w:t xml:space="preserve">Reliability-Aware and Graph-Based Approach for Rank Aggregation of Biological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivia Doppelt-Azeroual</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 15th International Conference on eScience (eScience)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, San Diego, France. pp.136-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eScience.2019.00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02867265v1</w:t>
+                <w:t xml:space="preserve">hal-02527738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank aggregation with ties: Experiments and Analysis</w:t>
               </w:r>
@@ -3117,51 +3117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3242,51 +3242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference, Data Integration in the Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.128 - 142, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3592,51 +3592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474698v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Napolitano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00553" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04670359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marchment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae092" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600530v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tesson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egorov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Georjon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vaysset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.470" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03754631v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Hauck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Armatys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31517-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03166905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moine-Franel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Borges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1091" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coureuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02454-20" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02770716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jaaniso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahto Salumets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbz075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02770161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00698" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2809974.2809982" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Starlinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Leser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2732977.2732988" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Pierrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr073" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04643557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapeaublanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04609173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malesys" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Kierkegaard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Eldakroury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Black" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6769072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Dhamija" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashika Rathi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drashti Patoliya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guneet Singh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lorenzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bedri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05371309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malabat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb2d6a4a873c806a3bd8d9b7e53b1faf1060762b;origin=https://gitlab.pasteur.fr/hub/strass;visit=swh:1:snp:3077a7ad7c1a3bf4542a86c736850e93b96afab0;anchor=swh:1:rev:f47d82184fe0e5f055fdd94ad92c899658c496e8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02867265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08590-6_13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112184" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474698v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Napolitano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00553" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600530v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tesson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egorov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Georjon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vaysset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04670359v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marchment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae092" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03754631v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Hauck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Armatys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31517-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coureuil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02454-20" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03166905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moine-Franel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Borges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02770716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jaaniso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahto Salumets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbz075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02770161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00698" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2809974.2809982" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Starlinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Leser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2732977.2732988" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Pierrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr073" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04643557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapeaublanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04609173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malesys" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Kierkegaard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Eldakroury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Black" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6769072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Dhamija" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashika Rathi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drashti Patoliya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guneet Singh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lorenzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bedri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05371309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malabat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb2d6a4a873c806a3bd8d9b7e53b1faf1060762b;origin=https://gitlab.pasteur.fr/hub/strass;visit=swh:1:snp:3077a7ad7c1a3bf4542a86c736850e93b96afab0;anchor=swh:1:rev:f47d82184fe0e5f055fdd94ad92c899658c496e8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02867265v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08590-6_13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112184" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>