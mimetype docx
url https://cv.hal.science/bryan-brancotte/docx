--- v2 (2026-04-21)
+++ v3 (2026-05-14)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -377,1427 +377,1695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioFlow-Insight: facilitating reuse of Nextflow workflows with structure reconstruction and visualization</w:t>
+                <w:t xml:space="preserve">Trait selection strategy in multi-trait GWAS: Boosting SNPs discoverability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Marchment</w:t>
+                <w:t xml:space="preserve">Yuka Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+                <w:t xml:space="preserve">Raphaël Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Nerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (3), pp.lqae092. </w:t>
+              <w:t xml:space="preserve">Human Genetics and Genomics Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (3), pp.100319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqae092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xhgg.2024.100319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04670359v1</w:t>
+                <w:t xml:space="preserve">pasteur-04611950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive resource for Bordetella genomic epidemiology and biodiversity studies</w:t>
+                <w:t xml:space="preserve">BioFlow-Insight: facilitating reuse of Nextflow workflows with structure reconstruction and visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bridel</w:t>
+                <w:t xml:space="preserve">George Marchment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bouchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+                <w:t xml:space="preserve">Marie Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Hauck</w:t>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Armatys</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.3807. </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (3), pp.lqae092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-31517-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqae092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03754631v1</w:t>
+                <w:t xml:space="preserve">pasteur-04670359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Typing of Staphylococcus epidermidis Based on Core Genome Multilocus Sequence Typing To Investigate the Hospital Spread of Multidrug-Resistant Clones</w:t>
+                <w:t xml:space="preserve">BioConvert: a comprehensive format converter for life sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jamet</w:t>
+                <w:t xml:space="preserve">Hugo Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guglielmini</w:t>
+                <w:t xml:space="preserve">Sulyvan Dollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Euphrasie</w:t>
+                <w:t xml:space="preserve">Dimitri Desvillechabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (3), </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.02454-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqad074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218144v1</w:t>
+                <w:t xml:space="preserve">pasteur-04279554v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral Host Range database, an online tool for recording, analyzing and disseminating virus-host interactions</w:t>
+                <w:t xml:space="preserve">A comprehensive resource for Bordetella genomic epidemiology and biodiversity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
+                <w:t xml:space="preserve">Sébastien Bridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofia Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Armatys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab070⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-31517-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03166905v1</w:t>
+                <w:t xml:space="preserve">pasteur-03754631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The iPPI-DB initiative: a community-centered database of protein–protein interaction modulators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Resolution Typing of Staphylococcus epidermidis Based on Core Genome Multilocus Sequence Typing To Investigate the Hospital Spread of Multidrug-Resistant Clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Druart</w:t>
+                <w:t xml:space="preserve">Anne Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Checa Ruano</w:t>
+                <w:t xml:space="preserve">Julien Guglielmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Moine-Franel</w:t>
+                <w:t xml:space="preserve">Mathieu Coureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Borges</w:t>
+                <w:t xml:space="preserve">Daniel Euphrasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (1), pp.89-96. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa1091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02454-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252561v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient, robust and effective rank aggregation for massive biological datasets</w:t>
+                <w:t xml:space="preserve">The iPPI-DB initiative: a community-centered database of protein–protein interaction modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Andrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+                <w:t xml:space="preserve">Rachel Torchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+                <w:t xml:space="preserve">Karen Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Denise</w:t>
+                <w:t xml:space="preserve">Luis Checa Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Moine-Franel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2021.06.013⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (1), pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa1091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388443v1</w:t>
+                <w:t xml:space="preserve">hal-03252561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community curation of bioinformatics software and data resources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Viral Host Range database, an online tool for recording, analyzing and disseminating virus-host interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbz075⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (4), pp.921-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02770716v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03166905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reusable tree-based web-visualization to browse EDAM ontology, and contribute to it.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient, robust and effective rank aggregation for massive biological datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.00698⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124, pp.406-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2021.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02770161v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank aggregation with ties: Experiments and Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community curation of bioinformatics software and data resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Denise</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Jaaniso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahto Salumets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.bbz075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbz075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14778/2809974.2809982⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01165336v1</w:t>
+                <w:t xml:space="preserve">pasteur-02770716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity Search for Scientific Workflows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reusable tree-based web-visualization to browse EDAM ontology, and contribute to it.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulf Leser</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14778/2732977.2732988⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (27), pp.698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.00698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066046v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02770161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rank aggregation with ties: Experiments and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Proceedings of the VLDB Endowment (PVLDB), 8 (11), pp.1202-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14778/2809974.2809982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similarity Search for Scientific Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Starlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Leser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (12), pp.1143-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14778/2732977.2732988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gene List significance at-a-glance with GeneValorization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Biton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernard-Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Radvanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (8), pp.1187-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00627865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1807,853 +2075,853 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiny-K8s, a toolkit to easily and reproducibly deploy your (R)Shiny app thanks to docker and Kubernetes (without mastering them!)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapeaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse (FRANCE), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04643557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web development, expertise of the Web INTEgRation group in the Bioinformatic and Biostatistics Hub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bonche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapeaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Dieuaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malesys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Départementale du Département de Biologie Computationnelle de l'Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Annecy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04609173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDAM, the life-science ontology for data analysis and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Kierkegaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Eldakroury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6769072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDAM Browser: visualization of EDAM and annotated bioinformatics resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Eldakroury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakshi Dhamija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashika Rathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drashti Patoliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guneet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BOSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insyght : Analyse evolutionary conserved CDS, orthologs, syntenies, pan-genome, fusion, etc., for your bacteria of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Research in Computational Molecular Biology (RECOMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Cloud deployment for microbial genomes analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France. , pp.234, 2017, JOBIM 2017- LILLE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogation de bases de données biologiques publiques par reformulation de requêtes et classement des résultats avec ConQuR-Bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , pp.35 slides, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2663,139 +2931,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapeaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:bb2d6a4a873c806a3bd8d9b7e53b1faf1060762b;origin=https://gitlab.pasteur.fr/hub/strass;visit=swh:1:snp:3077a7ad7c1a3bf4542a86c736850e93b96afab0;anchor=swh:1:rev:f47d82184fe0e5f055fdd94ad92c899658c496e8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05371309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2805,530 +3073,530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redesign of iPPI-DB, a database for modulators of Protein-Protein Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Torchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Moine-Franel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Doppelt-Azeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de BioInformatique; GdR Bioinformatique Moléculaire; Institut Francais de Bioinformatique, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02867265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability-Aware and Graph-Based Approach for Rank Aggregation of Biological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 15th International Conference on eScience (eScience)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, San Diego, France. pp.136-145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/eScience.2019.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank aggregation with ties: Experiments and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 41st International Conference on Very Large Data Bases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Kohala Coast, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ConQuR-Bio: Consensus Ranking with Query Reformulation for Biological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference, Data Integration in the Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.128 - 142, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-08590-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3338,114 +3606,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation de classements avec égalités : algorithmes, guides à l'utilisateur et applications aux données biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Paris Sud - Paris XI, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA112184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01252694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3592,51 +3860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474698v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Napolitano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00553" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600530v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tesson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egorov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Georjon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vaysset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04670359v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marchment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae092" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03754631v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Hauck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Armatys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31517-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coureuil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02454-20" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03166905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moine-Franel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Borges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02770716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jaaniso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahto Salumets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbz075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02770161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00698" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2809974.2809982" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Starlinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Leser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2732977.2732988" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Pierrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr073" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04643557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapeaublanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04609173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malesys" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Kierkegaard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Eldakroury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Black" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6769072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Dhamija" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashika Rathi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drashti Patoliya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guneet Singh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lorenzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bedri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05371309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malabat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb2d6a4a873c806a3bd8d9b7e53b1faf1060762b;origin=https://gitlab.pasteur.fr/hub/strass;visit=swh:1:snp:3077a7ad7c1a3bf4542a86c736850e93b96afab0;anchor=swh:1:rev:f47d82184fe0e5f055fdd94ad92c899658c496e8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02867265v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08590-6_13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112184" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474698v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Napolitano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00553" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600530v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tesson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egorov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Georjon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vaysset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04611950v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Suzuki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vernet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xhgg.2024.100319" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04670359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marchment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae092" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04279554v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulyvan Dollin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Desvillechabrol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03754631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Hauck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Armatys" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31517-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coureuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02454-20" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moine-Franel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Borges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa1091" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03166905v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab070" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02770716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jaaniso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahto Salumets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbz075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02770161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00698" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2809974.2809982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Starlinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Leser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2732977.2732988" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Pierrot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reyal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04643557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapeaublanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04609173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malesys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702557v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Kierkegaard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Eldakroury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Black" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6769072" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Dhamija" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashika Rathi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drashti Patoliya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guneet Singh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lorenzo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bedri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05371309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malabat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb2d6a4a873c806a3bd8d9b7e53b1faf1060762b;origin=https://gitlab.pasteur.fr/hub/strass;visit=swh:1:snp:3077a7ad7c1a3bf4542a86c736850e93b96afab0;anchor=swh:1:rev:f47d82184fe0e5f055fdd94ad92c899658c496e8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02867265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08590-6_13" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252694v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112184" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>