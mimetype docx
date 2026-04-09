--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -2885,1212 +2885,1212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Rare Languages in Common Crawl Data is a Needles-in-a-Haystack Problem</w:t>
+                <w:t xml:space="preserve">Towards Zero-Shot Multimodal Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasul Dent</w:t>
+                <w:t xml:space="preserve">Matthieu Futeral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Albuquerque, New Mexico, United States. pp.761-778</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361348v1</w:t>
+                <w:t xml:space="preserve">hal-04736377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Zero-Shot Multimodal Machine Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying Rare Languages in Common Crawl Data is a Needles-in-a-Haystack Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Futeral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cordelia Schmid</w:t>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.1460-1473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736377v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Network-based Approach to French-Creole Diachrony</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+                <w:t xml:space="preserve">Explicit Learning and the LLM in Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPCL 2025 - Society for Pidgin and Creole Linguistics Summer Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.31360-31410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376418v1</w:t>
+                <w:t xml:space="preserve">hal-04991098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French Version of the OLDI Seed Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Marmonier</w:t>
+                <w:t xml:space="preserve">A TEI-based Layout Annotation System for a Deeper Automatic Encoding of Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TEI 2025 - New Territories - TEI Conference and Members' Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Krakow, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.wmt-1.80⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05375157v1</w:t>
+                <w:t xml:space="preserve">hal-05232691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TopXGen: Topic-Diverse Parallel Data Generation for Low-Resource Machine Translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">In-Context Example Selection via Similarity Search Improves Low-Resource Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.1222-1252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.1217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05318504v1</w:t>
+                <w:t xml:space="preserve">hal-04669351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TEI-based Layout Annotation System for a Deeper Automatic Encoding of Documents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bénière</w:t>
+                <w:t xml:space="preserve">Towards a Network-based Approach to French-Creole Diachrony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2025 - New Territories - TEI Conference and Members' Meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">SPCL 2025 - Society for Pidgin and Creole Linguistics Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Pidgin and Creole Linguistics, Jun 2025, Mona, Jamaica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232691v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Learning and the LLM in Machine Translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">A French Version of the OLDI Seed Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.31360-31410, </w:t>
+              <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.1048-1060, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.wmt-1.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991098v1</w:t>
+                <w:t xml:space="preserve">hal-05375157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Context Example Selection via Similarity Search Improves Low-Resource Machine Translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">TopXGen: Topic-Diverse Parallel Data Generation for Low-Resource Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.1222-1252, </w:t>
+              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Suzhou, China. pp.22358-22381, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.1217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669351v1</w:t>
+                <w:t xml:space="preserve">hal-05318504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Français Tirailleur and Tây Bồi: Institution-Driven Pidginization?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+                <w:t xml:space="preserve">ModernBERT or DeBERTaV3? Examining Architecture and Data Influence on Transformer Encoder Models Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth Creolistics Workshop 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">IJCNLP-AACL 2025 - 14th International Joint Conference on Natural Language Processing (IJCNLP) and The 4th Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics (AACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449221v2</w:t>
+                <w:t xml:space="preserve">hal-05365631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-Filters: Leveraging Query-Key Geometry for Efficient Key-Value Cache Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Devoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scardapane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Minervini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR 2025 Workshop on Sparsity in LLMs (SLLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModernBERT or DeBERTaV3? Examining Architecture and Data Influence on Transformer Encoder Models Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissam Antoun</w:t>
+                <w:t xml:space="preserve">Français Tirailleur and Tây Bồi: Institution-Driven Pidginization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNLP-AACL 2025 - 14th International Joint Conference on Natural Language Processing (IJCNLP) and The 4th Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics (AACL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Mumbai, India</w:t>
+              <w:t xml:space="preserve">Twelfth Creolistics Workshop 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365631v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t>
               </w:r>
@@ -4128,51 +4128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasul Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.33-47</w:t>
@@ -4214,64 +4214,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur la création d'un corpus en occitan à partir de textes produits par des utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Nédey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,51 +4404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Translation: A Novel LLM-based Approach for Low-resource Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4508,90 +4508,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding language diversity in TEI: a description of regional and non-standard languages in multilingual diachronic corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasul Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4627,709 +4627,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy Is Inherent to Self-Attention in Transformers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+                <w:t xml:space="preserve">Molyé: A Corpus-based Approach to Language Contact in Colonial France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2024 - 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, St Julians, Malta. pp.35-48</w:t>
+              <w:t xml:space="preserve">NLP4DH 2024 - 4th International Conference on Natural Language Processing for Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593391v1</w:t>
+                <w:t xml:space="preserve">hal-04736370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When your Cousin has the Right Connections: Unsupervised Bilingual Lexicon Induction for Related Data-Imbalanced Languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niyati Bafna</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-Coling 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523029v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molyé: A Corpus-based Approach to Language Contact in Colonial France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+                <w:t xml:space="preserve">Anisotropy Is Inherent to Self-Attention in Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLP4DH 2024 - 4th International Conference on Natural Language Processing for Digital Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Miami, United States</w:t>
+              <w:t xml:space="preserve">EACL 2024 - 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, St Julians, Malta. pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736370v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Janes</w:t>
+                <w:t xml:space="preserve">When your Cousin has the Right Connections: Unsupervised Bilingual Lexicon Induction for Related Data-Imbalanced Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyati Bafna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bénière</w:t>
+                <w:t xml:space="preserve">Cristina España-Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Romary</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josef van Genabith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">LREC-Coling 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513725v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Headless Language Models: Learning without Predicting with Contrastive Weight Tying</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconnaissance des écritures dans les imprimés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jacsont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeannot-Tirole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations (ICLR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Wien, Austria</w:t>
+              <w:t xml:space="preserve">Humanistica 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264051v1</w:t>
+                <w:t xml:space="preserve">hal-04557457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance des écritures dans les imprimés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Headless Language Models: Learning without Predicting with Contrastive Weight Tying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
+              <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations (ICLR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557457v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PatentEval: Understanding Errors in Patent Generation</w:t>
               </w:r>
@@ -5341,51 +5341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5432,64 +5432,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Scaling Laws of Geographical Representation in Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5711,717 +5711,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Spoken Language Model based on continuous word-sized audio tokens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-lingual Strategies for Low-resource Language Modeling: A Study on Five Indic Dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyati Bafna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina España-Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef van Genabith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.28-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402373v1</w:t>
+                <w:t xml:space="preserve">hal-04130175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-lingual Strategies for Low-resource Language Modeling: A Study on Five Indic Dialects</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generative Spoken Language Model based on continuous word-sized audio tokens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Algayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossi Adi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Copet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Synnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.28-42</w:t>
+              <w:t xml:space="preserve">The 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130175v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Speech-to-Text Translation for Zero-Shot Cross-Modal Transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holger Schwenk</w:t>
+                <w:t xml:space="preserve">From Text to Source: Results in Detecting Large Language Model-Generated Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264023v1</w:t>
+                <w:t xml:space="preserve">hal-04264050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Text to Source: Results in Detecting Large Language Model-Generated Content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
+                <w:t xml:space="preserve">XLS-R fine-tuning on noisy word boundaries for unsupervised speech segmentation into words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Algayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Diego-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">EMNLP 2023 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264050v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XLS-R fine-tuning on noisy word boundaries for unsupervised speech segmentation into words</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Diego-Simon</w:t>
+                <w:t xml:space="preserve">Exploring Data-Centric Strategies for French Patent Classification: A Baseline and Comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Gerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Mouzoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ghamri Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2023 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.349-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398496v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Data-Centric Strategies for French Patent Classification: A Baseline and Comparisons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Ghamri Doudane</w:t>
+                <w:t xml:space="preserve">Tackling Ambiguity with Images: Improved Multimodal Machine Translation and Contrastive Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Futeral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Laptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 61st Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.5394-5413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.acl-long.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130188v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RoCS-MT: Robustness Challenge Set for Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6437,187 +6463,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMT23 - Eighth Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.198--216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Ambiguity with Images: Improved Multimodal Machine Translation and Contrastive Evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cordelia Schmid</w:t>
+                <w:t xml:space="preserve">Modular Speech-to-Text Translation for Zero-Shot Cross-Modal Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ambroise Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Laptev</w:t>
+                <w:t xml:space="preserve">Holger Schwenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 61st Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.5394-5413, </w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.acl-long.295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-2484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977982v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Agents Struggle to Take Turns in Bidirectional Emergent Communication</w:t>
               </w:r>
@@ -6724,90 +6724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Robust Detection of Language Model-Generated Text: Is ChatGPT that easy to detect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mouilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.14-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6832,51 +6832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpeechMatrix: A Large-Scale Mined Corpus of Multilingual Speech-to-Speech Translations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ambroise Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyu Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7202,1028 +7202,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSS: Multilingual Unsupervised Sentence Simplification by Mining Paraphrases</w:t>
+                <w:t xml:space="preserve">Probing Multilingual Cognate Prediction Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bordes</w:t>
+                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">ACL 2022 - Findings of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834719v1</w:t>
+                <w:t xml:space="preserve">hal-03614691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BERTrade: Using Contextual Embeddings to Parse Old French</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+                <w:t xml:space="preserve">Automatic Normalisation of Early Modern French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Poinhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Kogkitsidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3354-3366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736840v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-Modules: Translation Modules for Zero-Shot Cross-Modal Machine Translation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">UniMorph 4.0: Universal Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuyagbaatar Batsuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Habash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Kieraś</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2022 - 2022 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2205.03608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834732v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Multilingual Cognate Prediction Models</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The MRL 2022 Shared Task on Multilingual Clause-level Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hila Gonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Basmov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2022 - Findings of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">1st Shared Task on Multilingual Clause-level Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614691v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Normalisation of Early Modern French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3354-3366</w:t>
+              <w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540226v2</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UniMorph 4.0: Universal Morphology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MUSS: Multilingual Unsupervised Sentence Simplification by Mining Paraphrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2205.03608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05311114v1</w:t>
+                <w:t xml:space="preserve">hal-03834719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MRL 2022 Shared Task on Multilingual Clause-level Morphology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T-Modules: Translation Modules for Zero-Shot Cross-Modal Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ambroise Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Schwenk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Shared Task on Multilingual Clause-level Morphology</w:t>
+              <w:t xml:space="preserve">EMNLP 2022 - 2022 Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878174v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BERTrade: Using Contextual Embeddings to Parse Old French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kelly Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930542v1</w:t>
+                <w:t xml:space="preserve">hal-03736840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Cleaner Document-Oriented Multilingual Crawled Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Abadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8255,458 +8255,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Labelling and Similarity Prediction in Legal Texts: Automatic Analysis of France's Court of Cassation Rulings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Charmet</w:t>
+                <w:t xml:space="preserve">Alexandre Bartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Cherichi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amaury Fouret</w:t>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference - LREC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3367-3374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663110v1</w:t>
+                <w:t xml:space="preserve">hal-03596653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t>
+                <w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference - LREC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3367-3374</w:t>
+              <w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.154-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596653v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">Complex Labelling and Similarity Prediction in Legal Texts: Automatic Analysis of France's Court of Cassation Rulings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Cherichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bartz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
+                <w:t xml:space="preserve">Matthieu Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urszula Czerwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.154-165</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701524v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patent Classification using Extreme Multi-label Learning: A Case Study of French Patents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Mouzoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ghamri Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8757,77 +8757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANTa: Efficient Gradient-Based Tokenization for Robust End-to-End Language Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9206,51 +9206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Anastasopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2022 - 29° conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.450-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9269,151 +9269,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Align, then Predict: Understanding the Cross-Lingual Ability of Multilingual BERT</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2021 - The 16th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Kyiv / Virtual, Ukraine</w:t>
+              <w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239087v1</w:t>
+                <w:t xml:space="preserve">hal-03380805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Being Unseen from mBERT is just the Beginning: Handling New Languages With Multilingual Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9422,245 +9439,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Anastasopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAACL-HLT 2021 - 2021 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Align, then Predict: Understanding the Cross-Lingual Ability of Multilingual BERT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanai Elazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">EACL 2021 - The 16th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Kyiv / Virtual, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380805v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Cognate Prediction Be Modelled as a Low-Resource Machine Translation Task?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9862,51 +9862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arij Riabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Workshop on Noisy User-generated Text (W-NUT 2021, colocated with EMNLP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9983,51 +9983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Keraron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Punta cana, Dominican Republic. </w:t>
@@ -10173,64 +10173,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ungoliant: An Optimized Pipeline for the Generation of a Very Large-Scale Multilingual Web Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Abadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10271,809 +10271,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a User-Generated Content North-African Arabizi Treebank: Tackling Hell</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Statistical and Neural Models for Learning Sound Correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LT4HALA 2020 - First Workshop on Language Technologies for Historical and Ancient Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889804v1</w:t>
+                <w:t xml:space="preserve">hal-02529929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monolingual Approach to Contextualized Word Embeddings for Mid-Resource Languages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Establishing a New State-of-the-Art for French Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863875v2</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de langue contextuels Camembert pour le français : impact de la taille et de l'hétérogénéité des données d'entrainement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy / Virtuel, France. pp.54-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784755v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Statistical and Neural Models for Learning Sound Correspondences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
+                <w:t xml:space="preserve">A Monolingual Approach to Contextualized Word Embeddings for Mid-Resource Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LT4HALA 2020 - First Workshop on Language Technologies for Historical and Ancient Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529929v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a New State-of-the-Art for French Named Entity Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Dupont</w:t>
+                <w:t xml:space="preserve">Building a User-Generated Content North-African Arabizi Treebank: Tackling Hell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Essaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Fethi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Futeral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617950v2</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFrLex: A Computational Morphological and Syntactic Lexicon for Old French</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677957v2</w:t>
+                <w:t xml:space="preserve">hal-02889805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OFrLex: A Computational Morphological and Syntactic Lexicon for Old French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. 3217-3225 (updated version)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889805v1</w:t>
+                <w:t xml:space="preserve">hal-02677957v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the reliability of acoustic speech embeddings</w:t>
               </w:r>
@@ -11167,90 +11167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllable Sentence Simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11275,51 +11275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Aspects of Developing and Managing an Etymological Lexical Resource: Introducing EtymDB 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11370,64 +11370,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSET: A Dataset for Tuning and Evaluation of Sentence Simplification Models with Multiple Rewriting Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Alva-Manchego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Scarton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11495,51 +11495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Contextualized Word-Embeddings with a sip of CaBeRnet: a New French Balanced Reference Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11590,64 +11590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing the Dictionnaire Universel for Automatic Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11679,377 +11679,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing BERT for Lexical Normalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Muller</w:t>
+                <w:t xml:space="preserve">Morphological complexities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Workshop on Noisy User-generated Text (W-NUT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">16th SIGMORPHON Workshop on Computational Research in Phonetics, Phonology, and Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294316v1</w:t>
+                <w:t xml:space="preserve">hal-02266999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological complexities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Walther</w:t>
+                <w:t xml:space="preserve">Asynchronous Pipeline for Processing Huge Corpora on Medium to Low Resource Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th SIGMORPHON Workshop on Computational Research in Phonetics, Phonology, and Morphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Workshop on the Challenges in the Management of Large Corpora (CMLC-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14618/IDS-PUB-9021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266999v1</w:t>
+                <w:t xml:space="preserve">hal-02148693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Pipeline for Processing Huge Corpora on Medium to Low Resource Infrastructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'un lexique morphologique et syntaxique de l'ancien français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on the Challenges in the Management of Large Corpora (CMLC-7)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14618/IDS-PUB-9021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148693v1</w:t>
+                <w:t xml:space="preserve">hal-02148701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un lexique morphologique et syntaxique de l'ancien français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing BERT for Lexical Normalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 5th Workshop on Noisy User-generated Text (W-NUT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148701v2</w:t>
+                <w:t xml:space="preserve">hal-02294316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does BERT learn about the structure of language?</w:t>
               </w:r>
@@ -12061,51 +12061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Jawahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2019 - 57th Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12130,90 +12130,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference-less Quality Estimation of Text Simplification Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Mazaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12255,51 +12255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheating a Parser to Death: Data-driven Cross-Treebank Annotation Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12439,243 +12439,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New results on a centum substratum in Greek: the Lydian connection</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ELMoLex: Connecting ELMo and Lexicon features for Dependency Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Jawahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Fethi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Loanwords and Substrata in Indo-European languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoNLL 2018 Shared Task: Multilingual Parsing from Raw Text to Universal Dependencies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/K18-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798979v1</w:t>
+                <w:t xml:space="preserve">hal-01959045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELMoLex: Connecting ELMo and Lexicon features for Dependency Parsing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New results on a centum substratum in Greek: the Lydian connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNLL 2018 Shared Task: Multilingual Parsing from Raw Text to Universal Dependencies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Colloquium on Loanwords and Substrata in Indo-European languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/K18-2023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01959045v1</w:t>
+                <w:t xml:space="preserve">hal-01798979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoNLL-UL: Universal Morphological Lattices for Universal Dependency Parsing</w:t>
               </w:r>
@@ -12700,51 +12700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özlem Çetinoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Çağri Çöltekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Habash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13412,51 +13412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computational Natural Language Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.243-252, </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13572,51 +13572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Noisy Questions to Minecraft Texts: Annotation Challenges in Extreme Syntax Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Alonso Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14317,493 +14317,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YaMTG: An Open-Source Heavily Multilingual Translation Graph Extracted from Wiktionaries and Parallel Corpora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hanoka</w:t>
+                <w:t xml:space="preserve">Automated Error Detection in Digitized Cultural Heritage Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Gábor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, May 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">EACL 2014 Workshop on Language Technology for Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022306v1</w:t>
+                <w:t xml:space="preserve">hal-01022402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Error Detection in Digitized Cultural Heritage Documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kata Gábor</w:t>
+                <w:t xml:space="preserve">A language-independent and fully unsupervised approach to lexicon induction and part-of-speech tagging for closely related languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2014 Workshop on Language Technology for Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022402v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A language-independent and fully unsupervised approach to lexicon induction and part-of-speech tagging for closely related languages</w:t>
+                <w:t xml:space="preserve">YaMTG: An Open-Source Heavily Multilingual Translation Graph Extracted from Wiktionaries and Parallel Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Scherrer</w:t>
+                <w:t xml:space="preserve">Valérie Hanoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Language Resources Association, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022298v1</w:t>
+                <w:t xml:space="preserve">hal-01022306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a French FrameNet: Methodology and First results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Candito</w:t>
+                <w:t xml:space="preserve">The Opacity-Compactness Tradeoff: Morphomic Features for an Economical Account of Khaling Verbal Inflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Amsili</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.1372-1379</w:t>
+              <w:t xml:space="preserve">16th International Morphology Meeting (IMM 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022385v1</w:t>
+                <w:t xml:space="preserve">hal-01114854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Opacity-Compactness Tradeoff: Morphomic Features for an Economical Account of Khaling Verbal Inflection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Walther</w:t>
+                <w:t xml:space="preserve">Developing a French FrameNet: Methodology and First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Candito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amsili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jacques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaël de Chalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Morphology Meeting (IMM 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.1372-1379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114854v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalisation de textes par analogie: le cas des mots inconnus</w:t>
               </w:r>
@@ -15104,51 +15104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicon induction and part-of-speech tagging of non-resourced languages without any bilingual resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15199,51 +15199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the inner architecture of Khaling verbal morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15357,178 +15357,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Complexity Measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étiquetage morphosyntaxique de langues non dotées à partir de ressources pour une langue étymologiquement proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational approaches to morphological complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Surrey Morphology Group, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier TALARE, TALN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jun 2013, Les Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927276v1</w:t>
+                <w:t xml:space="preserve">hal-00838569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étiquetage morphosyntaxique de langues non dotées à partir de ressources pour une langue étymologiquement proche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Complexity Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier TALARE, TALN 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jun 2013, Les Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">Computational approaches to morphological complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Surrey Morphology Group, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838569v1</w:t>
+                <w:t xml:space="preserve">hal-00927276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension dynamique de lexiques morphologiques pour le français à partir d'un flux textuel</w:t>
               </w:r>
@@ -15890,51 +15890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Driven Lemmatization and Parsing of Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16088,51 +16088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Driven Lemmatization for Statistical Constituent Parsing of Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16177,640 +16177,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating and improving syntactic lexica by plugging them within a parser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tolone</w:t>
+                <w:t xml:space="preserve">Population of a Knowledge Base for News Metadata from Unstructured Text and Web Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istambul, Turkey. electronic version (8 pp.)</w:t>
+              <w:t xml:space="preserve">AKBC-WEKEX 2012 - The Knowledge Extraction Workshop at NAACL-HLT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786883v1</w:t>
+                <w:t xml:space="preserve">hal-00699297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the Coverage of a Semantic Lexicon by Automatically Extracted Event Nominalizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianna Ma Apidianaki</w:t>
+                <w:t xml:space="preserve">The Alpage Architecture at the SANCL 2012 Shared Task: Robust Pre-Processing and Lexical Bridging for User-Generated Content Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Candito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">SANCL 2012 - First Workshop on Syntactic Analysis of Non-Canonical Language an NAACL-HLT'12 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703127v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Social Media Bank: a Treebank of Noisy User Generated Content</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Merging syntactic lexica: the case for French verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Combet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2012 - 24th International Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kay, Martin and Boitet, Christian, Dec 2012, Mumbai, India</w:t>
+              <w:t xml:space="preserve">LREC'12 Workshop on Merging Language Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780895v1</w:t>
+                <w:t xml:space="preserve">hal-00703128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population of a Knowledge Base for News Metadata from Unstructured Text and Web Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Stern</w:t>
+                <w:t xml:space="preserve">Building a treebank of noisy user-generated content: The French Social Media Bank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Candito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mouilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Combet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AKBC-WEKEX 2012 - The Knowledge Extraction Workshop at NAACL-HLT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">TLT 11 - The 11th International Workshop on Treebanks and Linguistic Theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699297v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Alpage Architecture at the SANCL 2012 Shared Task: Robust Pre-Processing and Lexical Bridging for User-Generated Content Parsing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
+                <w:t xml:space="preserve">Dictionary-Ontology Cross-Enrichment Using TLFi and WOLF to enrich one another</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eckard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Candito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SANCL 2012 - First Workshop on Syntactic Analysis of Non-Canonical Language an NAACL-HLT'12 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">CogALex-III - 3rd Workshop on Cognitive Aspects of the Lexicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703124v2</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging syntactic lexica: the case for French verbs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Joint Named Entity Recognition and Entity Linking System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Danlos</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC'12 Workshop on Merging Language Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">EACL 2012 Workshop on Innovative hybrid approaches to the processing of textual data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703128v1</w:t>
+                <w:t xml:space="preserve">hal-00699295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a treebank of noisy user-generated content: The French Social Media Bank</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">The French Social Media Bank: a Treebank of Noisy User Generated Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16818,323 +16818,323 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Candito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mouilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Combet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TLT 11 - The 11th International Workshop on Treebanks and Linguistic Theories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">COLING 2012 - 24th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kay, Martin and Boitet, Christian, Dec 2012, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780898v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionary-Ontology Cross-Enrichment Using TLFi and WOLF to enrich one another</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">Boosting the Coverage of a Semantic Lexicon by Automatically Extracted Event Nominalizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Gábor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Ma Apidianaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogALex-III - 3rd Workshop on Cognitive Aspects of the Lexicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t>
+              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936500v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Named Entity Recognition and Entity Linking System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Stern</w:t>
+                <w:t xml:space="preserve">Evaluating and improving syntactic lexica by plugging them within a parser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2012 Workshop on Innovative hybrid approaches to the processing of textual data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istambul, Turkey. electronic version (8 pp.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699295v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying cross-lingual WSD to wordnet development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Ma Apidianaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17166,204 +17166,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Parsing of Spanish and Data Driven Lemmatization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+                <w:t xml:space="preserve">Wordnet creation and extension made simple: A multilingual lexicon-based approach using wiki resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hanoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2012 Joint Workshop on Statistical Parsing and Semantic Processing of Morphologically Rich Languages (SP-Sem-MRL 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. 6 p</w:t>
+              <w:t xml:space="preserve">LREC 2012 : 8th international conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702496v1</w:t>
+                <w:t xml:space="preserve">hal-00701606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wordnet creation and extension made simple: A multilingual lexicon-based approach using wiki resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hanoka</w:t>
+                <w:t xml:space="preserve">Statistical Parsing of Spanish and Data Driven Lemmatization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 : 8th international conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.6</w:t>
+              <w:t xml:space="preserve">ACL 2012 Joint Workshop on Statistical Parsing and Semantic Processing of Morphologically Rich Languages (SP-Sem-MRL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701606v1</w:t>
+                <w:t xml:space="preserve">hal-00702496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation référentielle du Corpus Arboré de Paris 7 en entités nommées</w:t>
               </w:r>
@@ -17375,51 +17375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17539,51 +17539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleda, a free large-scale entity database for French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2012 : eighth international conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17794,77 +17794,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération de méthodes statistiques et symboliques pour l'adaptation non-supervisée d'un système d'étiquetage en entités nommées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17883,515 +17883,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00617068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de ressources pour le persan: le nouveau lexique morphologique \perlex 2 et l'étiqueteur morphosyntaxique \meltfa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction d'un lexique des adjectifs dénominaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Strnadová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de TALN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.69-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01441123v1</w:t>
+                <w:t xml:space="preserve">halshs-00751177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un turc mécanique pour les ressources linguistiques : critique de la myriadisation du travail parcellisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de lexiques syntaxiques par leur intégration dans l'analyseur syntaxique FRMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">LGC'11 - 30ème Colloque international sur le Lexique et la Grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nicosie, Chypre. p. 267-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00617067v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de lexiques syntaxiques par leur intégration dans l'analyseur syntaxique FRMG</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+                <w:t xml:space="preserve">Problèmes d'intégration morphologique d'emprunts d'origine anglaise en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LGC'11 - 30ème Colloque international sur le Lexique et la Grammaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nicosie, Chypre. p. 267-274</w:t>
+              <w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605690v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00616779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un lexique des adjectifs dénominaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un turc mécanique pour les ressources linguistiques : critique de la myriadisation du travail parcellisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles, Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.69-74</w:t>
+              <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751177v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00617067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes d'intégration morphologique d'emprunts d'origine anglaise en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de ressources pour le persan: le nouveau lexique morphologique \perlex 2 et l'étiqueteur morphosyntaxique \meltfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Faghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre</w:t>
+              <w:t xml:space="preserve">Actes de TALN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00616779v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01441123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Lexicon-Grammar Tables for French Verbs in a Large-Coverage Parser</w:t>
               </w:r>
@@ -18462,230 +18462,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00607488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de ressources pour le persan : le nouveau lexique morphologique PerLex 2 et l'étiqueteur morphosyntaxique MElt-fa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the predictability of light verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Samvelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614710v1</w:t>
+                <w:t xml:space="preserve">inria-00617506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the predictability of light verbs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+                <w:t xml:space="preserve">Développement de ressources pour le persan : le nouveau lexique morphologique PerLex 2 et l'étiqueteur morphosyntaxique MElt-fa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Faghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nicosia, Cyprus</w:t>
+              <w:t xml:space="preserve">TALN 2011 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00617506v1</w:t>
+                <w:t xml:space="preserve">inria-00614710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending wordnets by learning from multiple resources</w:t>
               </w:r>
@@ -18779,64 +18779,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Iranian Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18943,90 +18943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Critical Analysis of Amazon Mechanical Turk Overpowering Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Language and Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19159,64 +19159,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19293,51 +19293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles : TALN 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
@@ -19366,51 +19366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et résolution d'entités nommées dans des dépêches d'agence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19524,666 +19524,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Large-Scale Lexicon for a Less-Resourced Language: General Methodology and Preliminary Experiments on Sorani Kurdish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Walther</w:t>
+                <w:t xml:space="preserve">Resources for Named Entity Recognition and Resolution in News Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th SaLTMiL Workshop on Creation and use of basic lexical resources for less-resourced languages (LREC 2010 Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Valetta, Malta</w:t>
+              <w:t xml:space="preserve">Entity 2010 Workshop at LREC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00751634v1</w:t>
+                <w:t xml:space="preserve">inria-00521240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Development of Basic NLP Tools: Towards a Lexicon and a POS Tagger for Kurmanji Kurdish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Walther</w:t>
+                <w:t xml:space="preserve">Analyse discursive des incises de citation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karen Fort</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Lexis and Grammar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">2ème Congrès Mondial de Linguistique Française - CMLF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Linguistique Française, Jul 2010, La Nouvelle Orléans, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510999v1</w:t>
+                <w:t xml:space="preserve">inria-00511397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse discursive des incises de citation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Danlos</w:t>
+                <w:t xml:space="preserve">Fast Development of Basic NLP Tools: Towards a Lexicon and a POS Tagger for Kurmanji Kurdish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosa Stern</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Mondial de Linguistique Française - CMLF 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Linguistique Française, Jul 2010, La Nouvelle Orléans, États-Unis</w:t>
+              <w:t xml:space="preserve">International Conference on Lexis and Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00511397v1</w:t>
+                <w:t xml:space="preserve">hal-00510999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources for Named Entity Recognition and Resolution in News Wires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Stern</w:t>
+                <w:t xml:space="preserve">Creating and maintaining language resources: the main guidelines of the Victoria project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Fernández Formoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Vidal Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entity 2010 Workshop at LREC 2010</w:t>
+              <w:t xml:space="preserve">Workshop on Language Resources: From Storyboard to Sustainability and LR Lifecycle Management (LREC 2010 workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00521240v1</w:t>
+                <w:t xml:space="preserve">inria-00521241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating and maintaining language resources: the main guidelines of the Victoria project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+                <w:t xml:space="preserve">Developing a Large-Scale Lexicon for a Less-Resourced Language: General Methodology and Preliminary Experiments on Sorani Kurdish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanesa Vidal Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Language Resources: From Storyboard to Sustainability and LR Lifecycle Management (LREC 2010 workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th SaLTMiL Workshop on Creation and use of basic lexical resources for less-resourced languages (LREC 2010 Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00521241v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbes de citation et Tables du Lexique-Grammaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation d'une ressource lexicale pour la construction d'un étiqueteur morphosyntaxique état-de-l'art du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Lexis and Grammar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Belgrade, Serbie</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles : TALN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00521229v1</w:t>
+                <w:t xml:space="preserve">inria-00521231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation d'une ressource lexicale pour la construction d'un étiqueteur morphosyntaxique état-de-l'art du français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verbes de citation et Tables du Lexique-Grammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles : TALN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Lexis and Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Belgrade, Serbie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00521231v1</w:t>
+                <w:t xml:space="preserve">inria-00521229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponctuations fortes abusives</w:t>
               </w:r>
@@ -20320,51 +20320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Verbs, Argument Cluster Coordination and MCTAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20687,51 +20687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on Language Resources and Evaluation - LREC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20838,77 +20838,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouver et confondre les coupables : un processus sophistiqué de correction de lexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Farré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20953,168 +20953,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00553257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producción eficiente de recursos lingüísticos: el proyecto Victoria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+                <w:t xml:space="preserve">MICA: A Probabilistic Dependency Parser Based on Tree Insertion Grammars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Bangalore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Rambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEPLN 09 - 25th edition of the Annual Conference of the Spanish Society for Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Donostia, España</w:t>
+              <w:t xml:space="preserve">NAACL 2009 - North American Chapter of the Association for Computational Linguistics (Short Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Boulder, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793059v1</w:t>
+                <w:t xml:space="preserve">inria-00616695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Component Tree Insertion Grammars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21130,178 +21126,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FG 2009 - 14 th Conference on Formal Grammars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00616691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICA: A Probabilistic Dependency Parser Based on Tree Insertion Grammars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">Producción eficiente de recursos lingüísticos: el proyecto Victoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Rambow</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Sánchez Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL 2009 - North American Chapter of the Association for Computational Linguistics (Short Papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Boulder, Colorado, United States</w:t>
+              <w:t xml:space="preserve">SEPLN 09 - 25th edition of the Annual Conference of the Spanish Society for Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Donostia, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00616695v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting and Visualizing Quotations from News Wires</w:t>
               </w:r>
@@ -21313,51 +21313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21503,77 +21503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Parsing Results for Lexical Correction: Toward a Complete Correction Process of Wide-Coverage Lexicons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Farré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21749,51 +21749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Guénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21831,90 +21831,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards efficient production of linguistic resources: the Victoria Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Nicolas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Sánchez Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21956,90 +21956,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construcciòn y extensiòn de un léxico morfológico y sintáctico para el Español: el Leffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Nicolas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Sánchez Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22081,77 +22081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a morphological and syntactic lexicon by merging various linguistic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NODALIDA 2009 - the 17th Nordic Conference of Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22258,77 +22258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A morphological and syntactic wide-coverage lexicon for Spanish: The Leffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RANLP 2009 - Recent Advances in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Borovets, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22347,342 +22347,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00616693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer les tables du Lexique-Grammaire à un analyseur syntaxique robuste à grande échelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constructing parse forests that include exactly the n-best PCFG trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Senlis, France. electronic version (10 pp.)</w:t>
+              <w:t xml:space="preserve">IWPT'09 - 11th International Conference on Parsing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461893v1</w:t>
+                <w:t xml:space="preserve">inria-00616688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing parse forests that include exactly the n-best PCFG trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">Coupling an annotated corpus and a morphosyntactic lexicon for state-of-the-art POS tagging with less human effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWPT'09 - 11th International Conference on Parsing Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Pacific Asia Conference on Language, Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00616688v1</w:t>
+                <w:t xml:space="preserve">inria-00514366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling an annotated corpus and a morphosyntactic lexicon for state-of-the-art POS tagging with less human effort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégrer les tables du Lexique-Grammaire à un analyseur syntaxique robuste à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Asia Conference on Language, Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Senlis, France. electronic version (10 pp.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00514366v1</w:t>
+                <w:t xml:space="preserve">hal-00461893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensión y corrección semi-automática de léxicos morfo-sintácticos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Farré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22809,286 +22809,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00614707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension et couplage de ressources syntaxiques et sémantiques sur les adverbes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie lexicographique de constitution d'un lexique syntaxique de référence pour le français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Colloque international sur le lexique et la grammaire 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, L'Aquila, Italie. pp.0</w:t>
+              <w:t xml:space="preserve">Proceedings of the workshop ``Lexicographie et informatique~: bilan et perspectives''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336294v1</w:t>
+                <w:t xml:space="preserve">inria-00524742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie lexicographique de constitution d'un lexique syntaxique de référence pour le français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Danlos</w:t>
+                <w:t xml:space="preserve">Combining multiple resources to build reliable wordnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the workshop ``Lexicographie et informatique~: bilan et perspectives''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">TSD 2008 - Text Speech and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00524742v1</w:t>
+                <w:t xml:space="preserve">inria-00614706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining multiple resources to build reliable wordnets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension et couplage de ressources syntaxiques et sémantiques sur les adverbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSD 2008 - Text Speech and Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">27e Colloque international sur le lexique et la grammaire 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, L'Aquila, Italie. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614706v1</w:t>
+                <w:t xml:space="preserve">hal-00336294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the Adverbial Coverage of a French WordNet</w:t>
               </w:r>
@@ -23251,77 +23251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer aided correction and extension of a syntactic wide-coverage lexicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Farré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23644,51 +23644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Analysis of Elliptic Coordination by Dynamic Exploitation of Derivation Forests in LTAG Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23903,51 +23903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et analyse des coordinations elliptiques par l'exploitation dynamique des forêts de dérivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23979,338 +23979,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00545437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaînes de traitement syntaxique</w:t>
+                <w:t xml:space="preserve">Un analyseur LFG efficace pour le français: SxLfg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Clément</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dourdan, France. pp.103-112</w:t>
+              <w:t xml:space="preserve">Ttraitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dourdan, France. pp.403-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413183v1</w:t>
+                <w:t xml:space="preserve">hal-00413077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un méta-lexique pour le français: architecture, acquisition, utilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaînes de traitement syntaxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ATALA sur l'interface lexique-grammaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">TALN 05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dourdan, France. pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413192v1</w:t>
+                <w:t xml:space="preserve">hal-00413183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un analyseur LFG efficace pour le français: SxLfg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un méta-lexique pour le français: architecture, acquisition, utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boullier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ttraitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dourdan, France. pp.403-408</w:t>
+              <w:t xml:space="preserve">Journée ATALA sur l'interface lexique-grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413077v1</w:t>
+                <w:t xml:space="preserve">hal-00413192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple comme EASy</w:t>
               </w:r>
@@ -24499,51 +24499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology based automatic acquisition of large-coverage lexica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24626,51 +24626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Translation for Low-Resource Dialectal Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Nédey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25207,77 +25207,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Criticisms About Amazon Mechanical Turk Overpowering Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25783,51 +25783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25871,51 +25871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CommonLID: Re-evaluating State-of-the-Art Language Identification Performance on Web Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Burchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25989,77 +25989,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Should We Model the Probability of a Language?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasul Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26129,51 +26129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Karamolegkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26279,51 +26279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LLM Reasoning for Machine Translation: Synthetic Data Generation over Thinking Tokens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26361,246 +26361,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaperon: A Peppered English-French Generative Language Model Suite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patent Representation Learning via Self-supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Gerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410121v1</w:t>
+                <w:t xml:space="preserve">hal-05333463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patent Representation Learning via Self-supervision</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+                <w:t xml:space="preserve">CoMMA, a Large-scale Corpus of Multilingual Medieval Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333463v2</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ForumOccitania: a Corpus of User-Generated Content for Multiple Occitan Varieties</w:t>
               </w:r>
@@ -26625,51 +26621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26694,197 +26690,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoMMA, a Large-scale Corpus of Multilingual Medieval Archives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Gabay</w:t>
+                <w:t xml:space="preserve">Gaperon: A Peppered English-French Generative Language Model Suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t>
+                <w:t xml:space="preserve">Rian Touchent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Pinche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric de la Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299220v2</w:t>
+                <w:t xml:space="preserve">hal-05410121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KréyoLID: From Language Identification Towards Language Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasul Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26954,51 +26954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Synnaeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27016,90 +27016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diachronic Document Dataset for Semantic Layout Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27134,90 +27134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamemBERT 2.0: A Smarter French Language Model Aged to Perfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Kulumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Touchent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27252,64 +27252,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do small language models underperform? Studying Language Model Saturation via the Softmax Bottleneck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27340,64 +27340,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SONAR: Sentence-Level Multimodal and Language-Agnostic Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ambroise Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Schwenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27422,302 +27422,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method for Unsupervised Bilingual Lexicon Induction for Data-Imbalanced, Closely Related Language Pairs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BLOOM: A 176B-Parameter Open-Access Multilingual Language Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teven Le Scao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellie Pavlick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Ilić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264052v1</w:t>
+                <w:t xml:space="preserve">hal-03850124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLOOM: A 176B-Parameter Open-Access Multilingual Language Model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simple Method for Unsupervised Bilingual Lexicon Induction for Data-Imbalanced, Closely Related Language Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyati Bafna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina España-Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef van Genabith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzana Ilić</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03850124v1</w:t>
+                <w:t xml:space="preserve">hal-04264052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Anisotropy Inherent to Transformers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27748,51 +27748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SONAR EXPRESSIVE: Zero-shot Expressive Speech-to-Speech Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ambroise Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heffernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27800,51 +27800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mourachko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Schwenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28206,444 +28206,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Unsupervised Sentence Simplification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Rethinking Automatic Evaluation in Sentence Simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Staiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109299v1</w:t>
+                <w:t xml:space="preserve">hal-03199901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Automatic Evaluation in Sentence Simplification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Multilingual Unsupervised Sentence Simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Staiano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03199901v1</w:t>
+                <w:t xml:space="preserve">hal-03109299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Multilingual Language Models Transfer to an Unseen Dialect? A Case Study on North African Arabizi</w:t>
+                <w:t xml:space="preserve">First Align, then Predict: Understanding the Cross-Lingual Ability of Multilingual BERT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanai Elazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161677v1</w:t>
+                <w:t xml:space="preserve">hal-03161685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Align, then Predict: Understanding the Cross-Lingual Ability of Multilingual BERT</w:t>
+                <w:t xml:space="preserve">Can Multilingual Language Models Transfer to an Unseen Dialect? A Case Study on North African Arabizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161685v1</w:t>
+                <w:t xml:space="preserve">hal-03161677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Being Unseen from mBERT is just the Beginning: Handling New Languages With Multilingual Language Models</w:t>
               </w:r>
@@ -28668,51 +28668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Anastasopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28730,103 +28730,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -28848,90 +28848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllable Sentence Simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29634,51 +29634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04449905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokai Yu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta R. Costa-Jussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nishimwe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57896/2023-tal-64_2_1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04985472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9346" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03985368v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Kharitonov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Copet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Adi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ning Hsu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00545" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Algayres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ricoul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Karadayi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lauren&#231;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zaiem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00505" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kreutzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Caswell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Wahab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van Esch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00447" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02681179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beniamine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/if-2017-0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139248860" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9295-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-014-9291-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-012-9193-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Walther" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01777624v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.2.11dan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.2.12sag" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boullier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521227v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.77" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Futeral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376418v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Marmonier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.wmt-1.80" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Randy Zebaze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1217" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991098v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1599" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04669351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.68" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449221v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441473v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Devoto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Minervini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane N&#233;dey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1216" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Bafna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Espa&#241;a-Bonet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef van Genabith" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736370v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264051v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557457v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeannot-Tirole" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595013v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zuo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.147" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552549v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04793388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Zebaze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Synnaeve" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130175v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264023v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ambroise Duquenne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-2484" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264050v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398496v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diego-Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130188v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mouzoun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ghamri Doudane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977982v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.295" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264045v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taillandier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwke Hupkes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130146v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouilleron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Gong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Dong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Du" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.899" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856660v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poinhos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834719v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614691v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fourrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540226v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311114v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyagbaatar Batsuren" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Goldman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Khalifa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kiera&#347;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.03608" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878174v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tinner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Gonen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Basmov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536361v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abadji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03663110v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charmet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cherichi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Czerwinska" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fouret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850405v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844262v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Castagn&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Nabli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836180v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesujoba O Alabi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504741v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Anastasopoulos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03239087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanai Elazar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251105v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243380v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357080v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527328v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Riabi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109187v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Keraron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.562" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146219v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;rard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pons" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03301590v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/ids-pub-10468" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889804v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Essaidi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fethi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.107" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863875v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.156" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02529929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02617950v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02677957v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.645" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Zaiem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678214v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678100v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889823v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alva-Manchego" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Scarton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678358v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131598v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02294316v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266999v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148693v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/IDS-PUB-9021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148701v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131630v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Jawahar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959054v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Humeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazar&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Martinez Alonso" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798976v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798979v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959045v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K18-2023" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir More" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem &#199;etino&#287;lu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri &#199;&#246;ltekin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798798v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584035v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mart&#237;nez Alonso" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592055v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592061v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570614v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2212" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584013v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592051v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schuster" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D Candito" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Manning" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584168v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K17-3026" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584054v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alonso Mart&#237;nez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831929v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256310v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285621v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; &#268;ingien&#279;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tcherniak" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01190524v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178209v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002723v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baranes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022378v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078839v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022306v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hanoka" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022402v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022298v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022385v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114854v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019998v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022351v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Colinet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022288v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943675v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862693v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927278v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876389v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927276v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838569v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832078v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927277v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40486-3_7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936492v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolghasem Mirroshandel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703125v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778153v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35828-9_27" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG31486S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701200v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702618v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786883v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703127v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Ma Apidianaki" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Combet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699297v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703124v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703128v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780898v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936500v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eckard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699295v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703126v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702496v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701606v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703108v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655774v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699300v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709187v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615306v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23138-4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617068v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441123v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617067v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605690v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751177v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Strnadov&#225;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616779v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607488v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_17" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614710v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617506v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655785v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er," TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614711v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746299v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648187v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605899v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751630v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521237v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Blancafort San Jos&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recourc&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521234v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751169v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751634v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510999v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511397v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521240v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521241v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicolas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Molinero" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Fern&#225;ndez Formoso" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Vidal Castro" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521229v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521231v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521235v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521242v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521230v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515455v3" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Satta" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751629v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484294v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515461v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514364v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553257v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Farr&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793059v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S&#225;nchez Trigo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616691v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616695v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Bangalore" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Rambow" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607463v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_48" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616690v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793052v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04235-5_16" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NHVKMWCB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614709v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04235-5_8" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553260v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553259v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553258v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793048v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402451v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616693v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461893v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616688v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514366v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553523v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614707v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336294v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524742v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614706v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402305v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524741v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360918v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614708v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186779v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413071v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545430v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110974v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270412v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545437v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413183v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413192v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413077v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413186v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001060v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413189v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366306v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04545387v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/18023" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pkc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178328v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03874266v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03874264v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667476v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.215.13gar" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053047v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_25" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927281v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516341v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631151v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hattat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682188v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Aranzabe" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513961v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lasnier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513966v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Burchell" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnett" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mosquera-G&#243;mez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hincapie-Monsalve" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513952v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05535977v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angleraud" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Karamolegkou" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426685v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318507v2" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410121v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333463v2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413035v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jan&#232;s" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299220v2" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986402v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000733v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789028v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kulumba" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546134v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264028v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264052v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264026v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629427v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heffernan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mourachko" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834733v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lu Liu" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Chi Kit Cheung" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834730v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540069v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina J. Mielke" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Alyafeai" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Salesky" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Raffel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manan Dey" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109299v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199901v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161677v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161685v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109106v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Anastasopoulos" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445946v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445874v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417640v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rochereau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330301v3" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01895229v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04449905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokai Yu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta R. Costa-Jussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nishimwe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57896/2023-tal-64_2_1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04985472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9346" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03985368v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Kharitonov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Copet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Adi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ning Hsu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00545" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Algayres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ricoul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Karadayi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lauren&#231;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zaiem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00505" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kreutzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Caswell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Wahab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van Esch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00447" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02681179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beniamine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/if-2017-0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139248860" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9295-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-014-9291-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-012-9193-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Walther" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01777624v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.2.11dan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.2.12sag" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boullier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521227v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Futeral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.77" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Marmonier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1599" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232691v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04669351v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Randy Zebaze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.68" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.wmt-1.80" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1217" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441473v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Devoto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Minervini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449221v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane N&#233;dey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1216" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523029v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Bafna" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Espa&#241;a-Bonet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef van Genabith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeannot-Tirole" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595013v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zuo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.147" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552549v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04793388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Zebaze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130175v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Synnaeve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264050v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diego-Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mouzoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ghamri Doudane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977982v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.295" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264023v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ambroise Duquenne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-2484" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264045v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taillandier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwke Hupkes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130146v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouilleron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Gong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Dong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Du" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.899" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856660v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poinhos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fourrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540226v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyagbaatar Batsuren" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Goldman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Khalifa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kiera&#347;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.03608" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878174v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tinner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Gonen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Basmov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834719v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736840v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536361v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abadji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03663110v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charmet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cherichi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Czerwinska" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fouret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850405v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844262v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Castagn&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Nabli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836180v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesujoba O Alabi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504741v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Anastasopoulos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251105v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03239087v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanai Elazar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243380v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357080v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527328v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Riabi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109187v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Keraron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.562" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146219v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;rard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pons" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03301590v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/ids-pub-10468" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02529929v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02617950v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863875v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.156" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889804v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Essaidi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fethi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.107" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889805v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.645" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02677957v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Zaiem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678214v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678100v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889823v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alva-Manchego" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Scarton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678358v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131598v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148693v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/IDS-PUB-9021" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148701v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02294316v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131630v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Jawahar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959054v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Humeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazar&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Martinez Alonso" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798976v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959045v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K18-2023" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798979v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir More" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem &#199;etino&#287;lu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri &#199;&#246;ltekin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798798v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584035v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mart&#237;nez Alonso" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592055v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592061v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570614v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2212" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584013v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592051v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schuster" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D Candito" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Manning" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584168v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K17-3026" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584054v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alonso Mart&#237;nez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831929v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256310v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285621v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; &#268;ingien&#279;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tcherniak" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01190524v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178209v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002723v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baranes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022378v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078839v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022402v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022298v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022306v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hanoka" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114854v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022385v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019998v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022351v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Colinet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022288v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943675v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862693v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927278v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876389v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838569v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927276v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832078v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927277v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40486-3_7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936492v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolghasem Mirroshandel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703125v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778153v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35828-9_27" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG31486S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701200v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702618v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699297v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703124v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703128v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780898v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Combet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936500v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eckard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699295v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780895v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703127v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Ma Apidianaki" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786883v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703126v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701606v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702496v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703108v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655774v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699300v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709187v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615306v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23138-4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617068v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751177v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Strnadov&#225;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605690v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616779v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617067v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441123v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607488v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_17" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617506v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614710v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655785v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er," TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614711v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746299v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648187v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605899v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751630v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521237v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Blancafort San Jos&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recourc&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521234v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751169v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521240v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511397v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510999v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521241v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicolas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Molinero" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Fern&#225;ndez Formoso" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Vidal Castro" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751634v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521231v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521229v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521235v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521242v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521230v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515455v3" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Satta" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751629v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484294v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515461v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514364v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553257v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Farr&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616695v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Bangalore" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Rambow" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616691v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793059v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S&#225;nchez Trigo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607463v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_48" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616690v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793052v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04235-5_16" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NHVKMWCB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614709v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04235-5_8" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553260v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553259v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553258v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793048v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402451v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616693v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616688v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514366v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461893v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553523v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614707v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524742v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614706v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336294v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402305v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524741v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360918v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614708v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186779v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413071v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545430v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110974v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270412v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545437v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413077v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413183v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413192v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413186v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001060v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413189v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366306v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04545387v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/18023" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pkc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178328v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03874266v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03874264v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667476v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.215.13gar" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053047v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_25" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927281v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516341v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631151v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hattat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682188v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Aranzabe" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513961v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lasnier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513966v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Burchell" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnett" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mosquera-G&#243;mez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hincapie-Monsalve" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513952v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05535977v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angleraud" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Karamolegkou" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426685v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318507v2" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333463v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299220v2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413035v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jan&#232;s" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410121v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986402v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000733v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789028v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kulumba" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546134v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264028v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264052v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264026v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629427v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heffernan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mourachko" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834733v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lu Liu" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Chi Kit Cheung" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834730v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540069v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina J. Mielke" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Alyafeai" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Salesky" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Raffel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manan Dey" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199901v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109299v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161685v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161677v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109106v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Anastasopoulos" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445946v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445874v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417640v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rochereau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330301v3" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01895229v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>