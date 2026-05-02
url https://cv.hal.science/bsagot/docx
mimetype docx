--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -411,641 +411,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancien ou moderne ? Pistes computationnelles pour l'analyse graphématique des textes écrits au XVIIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generative Spoken Dialogue Language Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gabay</w:t>
+                <w:t xml:space="preserve">Eugene Kharitonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jade Copet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossi Adi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Ning Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/linx.9346⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.250-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/tacl_a_00545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110764v1</w:t>
+                <w:t xml:space="preserve">hal-03985368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Spoken Dialogue Language Modeling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancien ou moderne ? Pistes computationnelles pour l'analyse graphématique des textes écrits au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yossi Adi</w:t>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Ning Hsu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.250-266. </w:t>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/tacl_a_00545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/linx.9346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985368v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DP-Parse: Finding Word Boundaries from Raw Speech with an Instance Lexicon</w:t>
+                <w:t xml:space="preserve">Quality at a Glance: An Audit of Web-Crawled Multilingual Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Algayres</w:t>
+                <w:t xml:space="preserve">Julia Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Ricoul</w:t>
+                <w:t xml:space="preserve">Isaac Caswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Karadayi</w:t>
+                <w:t xml:space="preserve">Lisa Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Laurençon</w:t>
+                <w:t xml:space="preserve">Ahsan Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Zaiem</w:t>
+                <w:t xml:space="preserve">Daan van Esch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.1051-1065. </w:t>
+              <w:t xml:space="preserve">, 2022, 10, pp.50-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/tacl_a_00505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/tacl_a_00447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831873v1</w:t>
+                <w:t xml:space="preserve">hal-03177623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are discrete units necessary for Spoken Language Modeling?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DP-Parse: Finding Word Boundaries from Raw Speech with an Instance Lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robin Algayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Ricoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Karadayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Laurençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Zaiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1051-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/tacl_a_00505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831707v1</w:t>
+                <w:t xml:space="preserve">hal-03831873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality at a Glance: An Audit of Web-Crawled Multilingual Datasets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are discrete units necessary for Spoken Language Modeling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177623v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metathesis of Proto-Indo-European Sonorants</w:t>
               </w:r>
@@ -1544,243 +1544,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CoMeRe corpus for French: structuring and annotating heterogeneous CMC genres</w:t>
+                <w:t xml:space="preserve">Data-driven Synset Induction and Disambiguation for Wordnet Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chanier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+                <w:t xml:space="preserve">Marianna Apidianaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for language technology and computational linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (4), pp.655-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10579-014-9291-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00953507v2</w:t>
+                <w:t xml:space="preserve">hal-01088000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Synset Induction and Disambiguation for Wordnet Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CoMeRe corpus for French: structuring and annotating heterogeneous CMC genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Apidianaki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal for language technology and computational linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (2), pp.1-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088000v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00953507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling an annotated corpus and a lexicon for state-of-the-art POS tagging</w:t>
               </w:r>
@@ -1851,342 +1851,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00614819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et implémentation de phénomènes non-canoniques</w:t>
+                <w:t xml:space="preserve">Modélisation et implémentation de phénomènes flexionnels non-canoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 52 (2/2011), pp.91-122</w:t>
+              <w:t xml:space="preserve">, 2011, Vers la morphologie et au-delà, 52 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01441251v1</w:t>
+                <w:t xml:space="preserve">inria-00614703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Núria Bel</w:t>
+                <w:t xml:space="preserve">Modélisation et implémentation de phénomènes non-canoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Ressources linguistiques libres / Free Language Resources, 52 (3)</w:t>
+              <w:t xml:space="preserve">, 2011, 52 (2/2011), pp.91-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777624v1</w:t>
+                <w:t xml:space="preserve">halshs-01441251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources lexicales libres pour le français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Diversité des langues et plurilinguisme, 124, pp.53</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ressources linguistiques libres / Free Language Resources, 52 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00617066v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et implémentation de phénomènes flexionnels non-canoniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ressources lexicales libres pour le français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vers la morphologie et au-delà, 52 (2)</w:t>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Diversité des langues et plurilinguisme, 124, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614703v1</w:t>
+                <w:t xml:space="preserve">inria-00617066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions pronominales dans Dicovalence et le lexique-grammaire – Intégration dans le Lefff</w:t>
               </w:r>
@@ -2689,191 +2689,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00515489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Raw Corpus to Word Lattices: Robust Pre-parsing Processing with SxPipe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse syntaxique profonde à grande échelle: SxLFG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Control Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Language and Technology. Human Language Technologies as a Challenge for Computer Science and Linguistics, 15 (4), pp.653-662</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (2), pp.65-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00521228v1</w:t>
+                <w:t xml:space="preserve">inria-00521227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse syntaxique profonde à grande échelle: SxLFG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Raw Corpus to Word Lattices: Robust Pre-parsing Processing with SxPipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boullier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 46 (2), pp.65-89</w:t>
+              <w:t xml:space="preserve">Archives of Control Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Language and Technology. Human Language Technologies as a Challenge for Computer Science and Linguistics, 15 (4), pp.653-662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00521227v1</w:t>
+                <w:t xml:space="preserve">inria-00521228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (217)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2885,1393 +2885,1393 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Zero-Shot Multimodal Machine Translation</w:t>
+                <w:t xml:space="preserve">Encoding language diversity in TEI: a description of regional and non-standard languages in multilingual diachronic corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Futeral</w:t>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cordelia Schmid</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Albuquerque, New Mexico, United States. pp.761-778</w:t>
+              <w:t xml:space="preserve">TEI Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TEI Consortium, Sep 2025, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736377v1</w:t>
+                <w:t xml:space="preserve">hal-05249807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Rare Languages in Common Crawl Data is a Needles-in-a-Haystack Problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explicit Learning and the LLM in Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+                <w:t xml:space="preserve">Malik Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.1460-1473, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.31360-31410, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361348v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Learning and the LLM in Machine Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A TEI-based Layout Annotation System for a Deeper Automatic Encoding of Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Marmonier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TEI 2025 - New Territories - TEI Conference and Members' Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991098v1</w:t>
+                <w:t xml:space="preserve">hal-05232691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TEI-based Layout Annotation System for a Deeper Automatic Encoding of Documents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bénière</w:t>
+                <w:t xml:space="preserve">In-Context Example Selection via Similarity Search Improves Low-Resource Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2025 - New Territories - TEI Conference and Members' Meeting 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.1222-1252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232691v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Context Example Selection via Similarity Search Improves Low-Resource Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
+                <w:t xml:space="preserve">A French Version of the OLDI Seed Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.68⟩</w:t>
+              <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.1048-1060, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.wmt-1.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669351v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Network-based Approach to French-Creole Diachrony</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+                <w:t xml:space="preserve">TopXGen: Topic-Diverse Parallel Data Generation for Low-Resource Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPCL 2025 - Society for Pidgin and Creole Linguistics Summer Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Suzhou, China. pp.22358-22381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.1217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376418v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French Version of the OLDI Seed Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Marmonier</w:t>
+                <w:t xml:space="preserve">Towards a Network-based Approach to French-Creole Diachrony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPCL 2025 - Society for Pidgin and Creole Linguistics Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Pidgin and Creole Linguistics, Jun 2025, Mona, Jamaica</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375157v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TopXGen: Topic-Diverse Parallel Data Generation for Low-Resource Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
+                <w:t xml:space="preserve">Identifying Rare Languages in Common Crawl Data is a Needles-in-a-Haystack Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.1217⟩</w:t>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.1460-1473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318504v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModernBERT or DeBERTaV3? Examining Architecture and Data Influence on Transformer Encoder Models Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Zero-Shot Multimodal Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Futeral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam Antoun</w:t>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNLP-AACL 2025 - 14th International Joint Conference on Natural Language Processing (IJCNLP) and The 4th Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics (AACL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Mumbai, India</w:t>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Albuquerque, New Mexico, United States. pp.761-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365631v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-Filters: Leveraging Query-Key Geometry for Efficient Key-Value Cache Compression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Français Tirailleur and Tây Bồi: Institution-Driven Pidginization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2025 Workshop on Sparsity in LLMs (SLLM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Twelfth Creolistics Workshop 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441473v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Français Tirailleur and Tây Bồi: Institution-Driven Pidginization?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Q-Filters: Leveraging Query-Key Geometry for Efficient Key-Value Cache Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Devoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Scardapane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Minervini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth Creolistics Workshop 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">ICLR 2025 Workshop on Sparsity in LLMs (SLLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449221v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ModernBERT or DeBERTaV3? Examining Architecture and Data Influence on Transformer Encoder Models Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Ouni</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.33-47</w:t>
+              <w:t xml:space="preserve">IJCNLP-AACL 2025 - 14th International Joint Conference on Natural Language Processing (IJCNLP) and The 4th Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics (AACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330342v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur la création d'un corpus en occitan à partir de textes produits par des utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Nédey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4286,73 +4286,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études AFIA-ATALA-AFCP « Technologies linguistiques pour les langues peu dotées » (TLLPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège TLH (Traitement du Langage Humain) de l’Association Française pour l'Intelligence Artificielle (AFIA); Association Française pour le Traitement Automatique des Langues (ATALA); Association Francophone pour la Communication Parlée (AFCP), Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RoCS-MT v2 at WMT 2025: Robust Challenge Set for Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4368,7354 +4368,7354 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.834-849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Translation: A Novel LLM-based Approach for Low-resource Machine Translation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2025 - The 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.33-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009363v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding language diversity in TEI: a description of regional and non-standard languages in multilingual diachronic corpora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Janes</w:t>
+                <w:t xml:space="preserve">Compositional Translation: A Novel LLM-based Approach for Low-resource Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI Conference 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP 2025 - The 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.22328-22357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.1216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249807v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molyé: A Corpus-based Approach to Language Contact in Colonial France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+                <w:t xml:space="preserve">Tree of Problems: Improving structured problem solving with compositionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLP4DH 2024 - 4th International Conference on Natural Language Processing for Digital Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Miami, United States</w:t>
+              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, FL, United States. pp.18028-18047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736370v1</w:t>
+                <w:t xml:space="preserve">hal-04793388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making Sentence Embeddings Robust to User-Generated Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nishimwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Torino, Italy. pp.10984--10998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513725v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy Is Inherent to Self-Attention in Transformers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+                <w:t xml:space="preserve">Molyé: A Corpus-based Approach to Language Contact in Colonial France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2024 - 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, St Julians, Malta. pp.35-48</w:t>
+              <w:t xml:space="preserve">NLP4DH 2024 - 4th International Conference on Natural Language Processing for Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593391v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When your Cousin has the Right Connections: Unsupervised Bilingual Lexicon Induction for Related Data-Imbalanced Languages</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-Coling 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523029v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance des écritures dans les imprimés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropy Is Inherent to Self-Attention in Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
+              <w:t xml:space="preserve">EACL 2024 - 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, St Julians, Malta. pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557457v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Headless Language Models: Learning without Predicting with Contrastive Weight Tying</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+                <w:t xml:space="preserve">When your Cousin has the Right Connections: Unsupervised Bilingual Lexicon Induction for Related Data-Imbalanced Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyati Bafna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina España-Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef van Genabith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations (ICLR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Wien, Austria</w:t>
+              <w:t xml:space="preserve">LREC-Coling 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264051v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PatentEval: Understanding Errors in Patent Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance des écritures dans les imprimés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jacsont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You Zuo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Jeannot-Tirole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL2024 - 2024 Annual Conference of the North American Chapter of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanistica 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595013v2</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Scaling Laws of Geographical Representation in Language Models</w:t>
+                <w:t xml:space="preserve">Headless Language Models: Learning without Predicting with Contrastive Weight Tying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-Coling 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12416-12422</w:t>
+              <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations (ICLR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552549v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree of Problems: Improving structured problem solving with compositionality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Zebaze</w:t>
+                <w:t xml:space="preserve">PatentEval: Understanding Errors in Patent Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Gerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NAACL2024 - 2024 Annual Conference of the North American Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.2687-2710, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-long.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793388v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Sentence Embeddings Robust to User-Generated Content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Nishimwe</w:t>
+                <w:t xml:space="preserve">On the Scaling Laws of Geographical Representation in Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Torino, Italy. pp.10984--10998</w:t>
+              <w:t xml:space="preserve">LREC-Coling 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12416-12422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520909v1</w:t>
+                <w:t xml:space="preserve">hal-04552549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-lingual Strategies for Low-resource Language Modeling: A Study on Five Indic Dialects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josef van Genabith</w:t>
+                <w:t xml:space="preserve">Towards a Robust Detection of Language Model-Generated Text: Is ChatGPT that easy to detect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mouilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.28-42</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.14-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130175v1</w:t>
+                <w:t xml:space="preserve">hal-04130146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Spoken Language Model based on continuous word-sized audio tokens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Synnaeve</w:t>
+                <w:t xml:space="preserve">SpeechMatrix: A Large-Scale Mined Corpus of Multilingual Speech-to-Speech Translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ambroise Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingfei Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL 2023 - 61st Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.acl-long.899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402373v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Text to Source: Results in Detecting Large Language Model-Generated Content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
+                <w:t xml:space="preserve">Cross-lingual Strategies for Low-resource Language Modeling: A Study on Five Indic Dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyati Bafna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina España-Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef van Genabith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.28-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264050v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XLS-R fine-tuning on noisy word boundaries for unsupervised speech segmentation into words</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Generative Spoken Language Model based on continuous word-sized audio tokens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Algayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossi Adi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Copet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Synnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2023 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">The 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398496v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Data-Centric Strategies for French Patent Classification: A Baseline and Comparisons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Ghamri Doudane</w:t>
+                <w:t xml:space="preserve">XLS-R fine-tuning on noisy word boundaries for unsupervised speech segmentation into words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Algayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Diego-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.349-365</w:t>
+              <w:t xml:space="preserve">EMNLP 2023 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130188v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Ambiguity with Images: Improved Multimodal Machine Translation and Contrastive Evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Laptev</w:t>
+                <w:t xml:space="preserve">Modular Speech-to-Text Translation for Zero-Shot Cross-Modal Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ambroise Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Schwenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 61st Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.acl-long.295⟩</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-2484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977982v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RoCS-MT: Robustness Challenge Set for Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">Exploring Data-Centric Strategies for French Patent Classification: A Baseline and Comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Gerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Mouzoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ghamri Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT23 - Eighth Conference on Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.198--216</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.349-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300824v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Speech-to-Text Translation for Zero-Shot Cross-Modal Transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holger Schwenk</w:t>
+                <w:t xml:space="preserve">From Text to Source: Results in Detecting Large Language Model-Generated Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264023v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Agents Struggle to Take Turns in Bidirectional Emergent Communication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dieuwke Hupkes</w:t>
+                <w:t xml:space="preserve">Tackling Ambiguity with Images: Improved Multimodal Machine Translation and Contrastive Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Futeral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Laptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Michel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2023 - 11th International Conference on Learning Representation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 61st Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.5394-5413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.acl-long.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264045v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Robust Detection of Language Model-Generated Text: Is ChatGPT that easy to detect?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Mouilleron</w:t>
+                <w:t xml:space="preserve">RoCS-MT: Robustness Challenge Set for Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.14-27</w:t>
+              <w:t xml:space="preserve">WMT23 - Eighth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.198--216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130146v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpeechMatrix: A Large-Scale Mined Corpus of Multilingual Speech-to-Speech Translations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural Agents Struggle to Take Turns in Bidirectional Emergent Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingfei Du</w:t>
+                <w:t xml:space="preserve">Valentin Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Lee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dieuwke Hupkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2023 - 61st Annual Meeting of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICLR 2023 - 11th International Conference on Learning Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kigali, Rwanda</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264040v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’étude linguistique sur données artificielles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale language models: challenges and perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variation(s) en français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATILF, Nov 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Conference on Language Technologies &amp; Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856660v1</w:t>
+                <w:t xml:space="preserve">hal-05504741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement linguistique au XVIIe s. : nouvelles approches scriptométriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
+                <w:t xml:space="preserve">Quand être absent de mBERT n'est que le commencement : Gérer de nouvelles langues à l’aide de modèles de langues multilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Poinhos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonios Anastasopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLF 2022 - 8e Congrès Mondial de Linguistique Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TALN 2022 - 29° conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.450-451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681556v1</w:t>
+                <w:t xml:space="preserve">hal-03701503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Multilingual Cognate Prediction Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
+                <w:t xml:space="preserve">MANTa: Efficient Gradient-Based Tokenization for Robust End-to-End Language Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Castagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2022 - Findings of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">EMNLP 2022 - The 2022 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614691v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Normalisation of Early Modern French</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
+                <w:t xml:space="preserve">Speech Sequence Embeddings using Nearest Neighbors Contrastive Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Algayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Nabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3354-3366</w:t>
+              <w:t xml:space="preserve">Interspeech 2022 - 23rd INTERSPEECH Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540226v2</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UniMorph 4.0: Universal Morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inria-ALMAnaCH at the WMT 2022 shared task: Does Transcription Help Cross-Script Machine Translation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesujoba O Alabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nishimwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khuyagbaatar Batsuren</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Witold Kieraś</w:t>
+                <w:t xml:space="preserve">Camille Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMNLP 2022 - Seventh Conference on Machine Translation (WMT22 - Workshop on Statistical Machine Translation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311114v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MRL 2022 Shared Task on Multilingual Clause-level Morphology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing Multilingual Cognate Prediction Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Shared Task on Multilingual Clause-level Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">ACL 2022 - Findings of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878174v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Normalisation of Early Modern French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Poinhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Kogkitsidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kelly Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3354-3366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930542v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSS: Multilingual Unsupervised Sentence Simplification by Mining Paraphrases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">UniMorph 4.0: Universal Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuyagbaatar Batsuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Habash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Kieraś</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2205.03608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834719v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-Modules: Translation Modules for Zero-Shot Cross-Modal Machine Translation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The MRL 2022 Shared Task on Multilingual Clause-level Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hila Gonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Basmov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2022 - 2022 Conference on Empirical Methods in Natural Language Processing</w:t>
+              <w:t xml:space="preserve">1st Shared Task on Multilingual Clause-level Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834732v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BERTrade: Using Contextual Embeddings to Parse Old French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
+                <w:t xml:space="preserve">Kelly Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736840v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Cleaner Document-Oriented Multilingual Crawled Corpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MUSS: Multilingual Unsupervised Sentence Simplification by Mining Paraphrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Abadji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
+                <w:t xml:space="preserve">Angela Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth Language Resources and Evaluation Conference - LREC 2022</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536361v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T-Modules: Translation Modules for Zero-Shot Cross-Modal Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ambroise Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Schwenk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference - LREC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3367-3374</w:t>
+              <w:t xml:space="preserve">EMNLP 2022 - 2022 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596653v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">BERTrade: Using Contextual Embeddings to Parse Old French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.154-165</w:t>
+              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701524v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Labelling and Similarity Prediction in Legal Texts: Automatic Analysis of France's Court of Cassation Rulings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amaury Fouret</w:t>
+                <w:t xml:space="preserve">Le changement linguistique au XVIIe s. : nouvelles approches scriptométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Poinhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Kogkitsidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMLF 2022 - 8e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.02006.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213802006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663110v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patent Classification using Extreme Multi-label Learning: A Case Study of French Patents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kim Gerdes</w:t>
+                <w:t xml:space="preserve">Vers l’étude linguistique sur données artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR 2022 - PatentSemTech workshop - 3rd Workshop on Patent Text Mining and Semantic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Variation(s) en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATILF, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850405v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANTa: Efficient Gradient-Based Tokenization for Robust End-to-End Language Modeling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2022 - The 2022 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.154-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844262v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Sequence Embeddings using Nearest Neighbors Contrastive Learning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 - 23rd INTERSPEECH Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference - LREC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3367-3374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831888v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inria-ALMAnaCH at the WMT 2022 shared task: Does Transcription Help Cross-Script Machine Translation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex Labelling and Similarity Prediction in Legal Texts: Automatic Analysis of France's Court of Cassation Rulings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Cherichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesujoba O Alabi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Muller</w:t>
+                <w:t xml:space="preserve">Urszula Czerwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Amaury Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2022 - Seventh Conference on Machine Translation (WMT22 - Workshop on Statistical Machine Translation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836180v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale language models: challenges and perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Cleaner Document-Oriented Multilingual Crawled Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Abadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Language Technologies &amp; Digital Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Thirteenth Language Resources and Evaluation Conference - LREC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504741v1</w:t>
+                <w:t xml:space="preserve">hal-03536361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand être absent de mBERT n'est que le commencement : Gérer de nouvelles langues à l’aide de modèles de langues multilingues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonios Anastasopoulos</w:t>
+                <w:t xml:space="preserve">Patent Classification using Extreme Multi-label Learning: A Case Study of French Patents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Mouzoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ghamri Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2022 - 29° conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.450-451</w:t>
+              <w:t xml:space="preserve">SIGIR 2022 - PatentSemTech workshop - 3rd Workshop on Patent Text Mining and Semantic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701503v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">Synthetic Data Augmentation for Zero-Shot Cross-Lingual Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arij Riabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Keraron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta cana, Dominican Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.emnlp-main.562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380805v1</w:t>
+                <w:t xml:space="preserve">hal-03109187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Being Unseen from mBERT is just the Beginning: Handling New Languages With Multilingual Language Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonios Anastasopoulos</w:t>
+                <w:t xml:space="preserve">Le Traitement Automatique des Langues au service du vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL-HLT 2021 - 2021 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">Dataquitaine 2021 - IA, Recherche Opérationnelle &amp; Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Bordeaux / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251105v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Align, then Predict: Understanding the Cross-Lingual Ability of Multilingual BERT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanai Elazar</w:t>
+                <w:t xml:space="preserve">Ungoliant: An Optimized Pipeline for the Generation of a Very Large-Scale Multilingual Web Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Abadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2021 - The 16th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMLC 2021 - 9th Workshop on Challenges in the Management of Large Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Limerick / Virtual, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14618/ids-pub-10468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239087v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Cognate Prediction Be Modelled as a Low-Resource Machine Translation Task?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
+                <w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL-IJCNLP 2021 - Findings of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243380v2</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation graphique dans les documents d'Ancien Régime : Nouvelles approches scriptométriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">When Being Unseen from mBERT is just the Beginning: Handling New Languages With Multilingual Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Poinhos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonios Anastasopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : « Pour une histoire de la langue ‘par en bas’: textes privés et variation des langues dans le passé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">NAACL-HLT 2021 - 2021 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357080v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Character-based Language Models Improve Downstream Task Performance in Low-Resource and Noisy Language Scenarios?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arij Riabi</w:t>
+                <w:t xml:space="preserve">First Align, then Predict: Understanding the Cross-Lingual Ability of Multilingual BERT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanai Elazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Workshop on Noisy User-generated Text (W-NUT 2021, colocated with EMNLP 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic</w:t>
+              <w:t xml:space="preserve">EACL 2021 - The 16th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Kyiv / Virtual, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527328v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Data Augmentation for Zero-Shot Cross-Lingual Question Answering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachel Keraron</w:t>
+                <w:t xml:space="preserve">Can Cognate Prediction Be Modelled as a Low-Resource Machine Translation Task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACL-IJCNLP 2021 - Findings of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109187v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Traitement Automatique des Langues au service du vin</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variation graphique dans les documents d'Ancien Régime : Nouvelles approches scriptométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Poinhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Kogkitsidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dataquitaine 2021 - IA, Recherche Opérationnelle &amp; Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Bordeaux / Virtual, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude : « Pour une histoire de la langue ‘par en bas’: textes privés et variation des langues dans le passé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146219v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ungoliant: An Optimized Pipeline for the Generation of a Very Large-Scale Multilingual Web Corpus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
+                <w:t xml:space="preserve">Can Character-based Language Models Improve Downstream Task Performance in Low-Resource and Noisy Language Scenarios?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arij Riabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLC 2021 - 9th Workshop on Challenges in the Management of Large Corpora</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh Workshop on Noisy User-generated Text (W-NUT 2021, colocated with EMNLP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14618/ids-pub-10468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03301590v1</w:t>
+                <w:t xml:space="preserve">hal-03527328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Statistical and Neural Models for Learning Sound Correspondences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
+                <w:t xml:space="preserve">French Contextualized Word-Embeddings with a sip of CaBeRnet: a New French Balanced Reference Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LT4HALA 2020 - First Workshop on Language Technologies for Historical and Ancient Languages</w:t>
+              <w:t xml:space="preserve">CMLC-8 - 8th Workshop on the Challenges in the Management of Large Corpora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529929v1</w:t>
+                <w:t xml:space="preserve">hal-02678358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a New State-of-the-Art for French Named Entity Recognition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
+                <w:t xml:space="preserve">ASSET: A Dataset for Tuning and Evaluation of Sentence Simplification Models with Multiple Rewriting Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Alva-Manchego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Scarton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617950v2</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles de langue contextuels Camembert pour le français : impact de la taille et de l'hétérogénéité des données d'entrainement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Statistical and Neural Models for Learning Sound Correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy / Virtuel, France. pp.54-65</w:t>
+              <w:t xml:space="preserve">LT4HALA 2020 - First Workshop on Language Technologies for Historical and Ancient Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784755v3</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monolingual Approach to Contextualized Word Embeddings for Mid-Resource Languages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Establishing a New State-of-the-Art for French Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02863875v2</w:t>
+                <w:t xml:space="preserve">hal-02617950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a User-Generated Content North-African Arabizi Treebank: Tackling Hell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farah Essaidi</w:t>
+                <w:t xml:space="preserve">Les modèles de langue contextuels Camembert pour le français : impact de la taille et de l'hétérogénéité des données d'entrainement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Fethi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Muller</w:t>
+                <w:t xml:space="preserve">Yoan Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy / Virtuel, France. pp.54-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889804v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784755v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">A Monolingual Approach to Contextualized Word Embeddings for Mid-Resource Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.645⟩</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889805v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFrLex: A Computational Morphological and Syntactic Lexicon for Old French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building a User-Generated Content North-African Arabizi Treebank: Tackling Hell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Essaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Guibon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amal Fethi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Futeral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677957v2</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the reliability of acoustic speech embeddings</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2020 - Annual Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977539v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable Sentence Simplification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+                <w:t xml:space="preserve">OFrLex: A Computational Morphological and Syntactic Lexicon for Old French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. 3217-3225 (updated version)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678214v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677957v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Aspects of Developing and Managing an Etymological Lexical Resource: Introducing EtymDB 2.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
+                <w:t xml:space="preserve">Evaluating the reliability of acoustic speech embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Algayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Zaiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2020 - Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai / Vitrtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678100v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSET: A Dataset for Tuning and Evaluation of Sentence Simplification Models with Multiple Rewriting Transformations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Controllable Sentence Simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889823v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Contextualized Word-Embeddings with a sip of CaBeRnet: a New French Balanced Reference Corpus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+                <w:t xml:space="preserve">Methodological Aspects of Developing and Managing an Etymological Lexical Resource: Introducing EtymDB 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLC-8 - 8th Workshop on the Challenges in the Management of Large Corpora</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678358v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing the Dictionnaire Universel for Automatic Enrichment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
+                <w:t xml:space="preserve">What does BERT learn about the structure of language?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Jawahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Historical Lexicography and Lexicology (ICHLL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Leeuwarden, Netherlands</w:t>
+              <w:t xml:space="preserve">ACL 2019 - 57th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131598v1</w:t>
+                <w:t xml:space="preserve">hal-02131630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological complexities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11731,489 +11731,489 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th SIGMORPHON Workshop on Computational Research in Phonetics, Phonology, and Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Pipeline for Processing Huge Corpora on Medium to Low Resource Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Workshop on the Challenges in the Management of Large Corpora (CMLC-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14618/IDS-PUB-9021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un lexique morphologique et syntaxique de l'ancien français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing BERT for Lexical Normalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th Workshop on Noisy User-generated Text (W-NUT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does BERT learn about the structure of language?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ganesh Jawahar</w:t>
+                <w:t xml:space="preserve">Preparing the Dictionnaire Universel for Automatic Enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2019 - 57th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">10th International Conference on Historical Lexicography and Lexicology (ICHLL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131630v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference-less Quality Estimation of Text Simplification Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Mazaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12255,51 +12255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheating a Parser to Death: Data-driven Cross-Treebank Annotation Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12439,243 +12439,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELMoLex: Connecting ELMo and Lexicon features for Dependency Parsing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New results on a centum substratum in Greek: the Lydian connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNLL 2018 Shared Task: Multilingual Parsing from Raw Text to Universal Dependencies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Colloquium on Loanwords and Substrata in Indo-European languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959045v1</w:t>
+                <w:t xml:space="preserve">hal-01798979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New results on a centum substratum in Greek: the Lydian connection</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ELMoLex: Connecting ELMo and Lexicon features for Dependency Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Jawahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Fethi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Loanwords and Substrata in Indo-European languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoNLL 2018 Shared Task: Multilingual Parsing from Raw Text to Universal Dependencies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/K18-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798979v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoNLL-UL: Universal Morphological Lattices for Universal Dependency Parsing</w:t>
               </w:r>
@@ -12700,51 +12700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özlem Çetinoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Çağri Çöltekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Habash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12849,662 +12849,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798798v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating omission in statement pairs</w:t>
+                <w:t xml:space="preserve">Paris and Stanford at EPE 2017: Downstream Evaluation of Graph-based Dependency Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor Martínez Alonso</w:t>
+                <w:t xml:space="preserve">Sebastian Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Delamaire</w:t>
+                <w:t xml:space="preserve">Marie D Candito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher D Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Linguistic Annotation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain. pp.41-45</w:t>
+              <w:t xml:space="preserve"> EPE 2017 - The First Shared Task on Extrinsic Parser Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pisa, Italy. pp.47-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584035v1</w:t>
+                <w:t xml:space="preserve">hal-01592051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving neural tagging with lexical information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ParisNLP entry at the ConLL UD Shared Task 2017: A Tale of a #ParsingTragedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Héctor Martínez Alonso</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Parsing Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Computational Natural Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.243-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/K17-3026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592055v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting an Etymological Database from Wiktionary</w:t>
+                <w:t xml:space="preserve">Improving neural tagging with lexical information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Martínez Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Lexicography in the 21st century (eLex 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands. pp.716-728</w:t>
+              <w:t xml:space="preserve">15th International Conference on Parsing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pisa, Italy. pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592061v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding up corpus development for linguistic research: language documentation and acquisition in Romansh Tuatschin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Walther</w:t>
+                <w:t xml:space="preserve">Annotating omission in statement pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Martínez Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Linguistic Annotation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain. pp.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570614v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction automatique d'une base de données étymologiques à partir du wiktionary</w:t>
+                <w:t xml:space="preserve">Extracting an Etymological Database from Wiktionary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Electronic Lexicography in the 21st century (eLex 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands. pp.716-728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584013v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris and Stanford at EPE 2017: Downstream Evaluation of Graph-based Dependency Representations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie D Candito</w:t>
+                <w:t xml:space="preserve">Speeding up corpus development for linguistic research: language documentation and acquisition in Romansh Tuatschin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> EPE 2017 - The First Shared Task on Extrinsic Parser Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.89 - 94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W17-2212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592051v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ParisNLP entry at the ConLL UD Shared Task 2017: A Tale of a #ParsingTragedy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction automatique d'une base de données étymologiques à partir du wiktionary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational Natural Language Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/K17-3026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01584168v1</w:t>
+                <w:t xml:space="preserve">hal-01584013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étiquetage multilingue en parties du discours avec MElt</w:t>
               </w:r>
@@ -13572,51 +13572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Noisy Questions to Minecraft Texts: Annotation Challenges in Extreme Syntax Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Alonso Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13717,109 +13717,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01831929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could Greek and Italic share a same Indo-European substratum?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Garnier</w:t>
+                <w:t xml:space="preserve">Information-theoretic inflectional classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Beniamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Historical Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Naples, Italy</w:t>
+              <w:t xml:space="preserve">1st International Quantitative Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256310v1</w:t>
+                <w:t xml:space="preserve">hal-01178209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment analysis of write-in comments related to organisational change</w:t>
               </w:r>
@@ -13894,384 +13907,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation strategies for inflection class inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sacha Beniamine</w:t>
+                <w:t xml:space="preserve">Could Greek and Italic share a same Indo-European substratum?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décembrettes 9, Colloque international de morphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse, Dec 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Historical Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190524v1</w:t>
+                <w:t xml:space="preserve">hal-01256310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-theoretic inflectional classification</w:t>
+                <w:t xml:space="preserve">Segmentation strategies for inflection class inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Beniamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Quantitative Morphology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Décembrettes 9, Colloque international de morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178209v1</w:t>
+                <w:t xml:space="preserve">hal-01190524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Language-Independent Approach to Extracting Derivational Relations from an Inflectional Lexicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les catégories prédicatives dans le Lefff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Ninth International Conference on Language Resources and Evaluation (LREC'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Journée d'étude " CAtégories Prédicatives et Traitement Automatique des Langues " (CAPTAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002723v1</w:t>
+                <w:t xml:space="preserve">hal-00943675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et correction automatique d'entités nommées dans des corpus OCRisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Gábor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique du Langage Naturel 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avtomatska razširitev in čiščenje sloWNeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darja Fišer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14287,3721 +14274,3738 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devete konference Jezikovne Tehnologije / Ninth Language Technologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Error Detection in Digitized Cultural Heritage Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Gábor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACL 2014 Workshop on Language Technology for Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A language-independent and fully unsupervised approach to lexicon induction and part-of-speech tagging for closely related languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Language Resources Association, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YaMTG: An Open-Source Heavily Multilingual Translation Graph Extracted from Wiktionaries and Parallel Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hanoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Language Resources Association, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Opacity-Compactness Tradeoff: Morphomic Features for an Economical Account of Khaling Verbal Inflection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+                <w:t xml:space="preserve">A Language-Independent Approach to Extracting Derivational Relations from an Inflectional Lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Morphology Meeting (IMM 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Proceedings of the Ninth International Conference on Language Resources and Evaluation (LREC'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114854v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a French FrameNet: Methodology and First results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Candito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amsili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Amsili</w:t>
+                <w:t xml:space="preserve">Lucie Barque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Barque</w:t>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Chalendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.1372-1379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalisation de textes par analogie: le cas des mots inconnus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Baranes</w:t>
+                <w:t xml:space="preserve">The Opacity-Compactness Tradeoff: Morphomic Features for an Economical Account of Khaling Verbal Inflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN - Traitement Automatique du Langage Naturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.137-148</w:t>
+              <w:t xml:space="preserve">16th International Morphology Meeting (IMM 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019998v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous-catégorisation en pour et syntaxe lexicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normalisation de textes par analogie: le cas des mots inconnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baranes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique du Langage Naturel 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">TALN - Traitement Automatique du Langage Naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.137-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022351v1</w:t>
+                <w:t xml:space="preserve">hal-01019998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeLex, a freely-avaible, large-scale and linguistically grounded morphological lexicon for German</w:t>
+                <w:t xml:space="preserve">Sous-catégorisation en pour et syntaxe lexicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, May 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Traitement Automatique du Langage Naturel 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022288v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les catégories prédicatives dans le Lefff</w:t>
+                <w:t xml:space="preserve">DeLex, a freely-avaible, large-scale and linguistically grounded morphological lexicon for German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude " CAtégories Prédicatives et Traitement Automatique des Langues " (CAPTAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943675v1</w:t>
+                <w:t xml:space="preserve">hal-01022288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicon induction and part-of-speech tagging of non-resourced languages without any bilingual resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Scherrer</w:t>
+                <w:t xml:space="preserve">Enforcing Subcategorization Constraints in a Parser Using Sub-parses Recombining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Abolghasem Mirroshandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANLP Workshop on Adaptation of language resources and tools for closely related languages and language variants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria</w:t>
+              <w:t xml:space="preserve">NAACL 2013 - Conference of the North American Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862693v1</w:t>
+                <w:t xml:space="preserve">hal-00936492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the inner architecture of Khaling verbal morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on Sino-Tibetan Languages of Sichuan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can MDL Improve Unsupervised Chinese Word Segmentation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Joint Conference on Natural Language Processing: Sighan workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étiquetage morphosyntaxique de langues non dotées à partir de ressources pour une langue étymologiquement proche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Lexicon induction and part-of-speech tagging of non-resourced languages without any bilingual resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier TALARE, TALN 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jun 2013, Les Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">RANLP Workshop on Adaptation of language resources and tools for closely related languages and language variants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838569v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Complexity Measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étiquetage morphosyntaxique de langues non dotées à partir de ressources pour une langue étymologiquement proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational approaches to morphological complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Surrey Morphology Group, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier TALARE, TALN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jun 2013, Les Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927276v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension dynamique de lexiques morphologiques pour le français à partir d'un flux textuel</w:t>
+                <w:t xml:space="preserve">Comparing Complexity Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Baranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN - Traitement Automatique du Langage Naturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Les sables d'Olonne, France. pp.407-420</w:t>
+              <w:t xml:space="preserve">Computational approaches to morphological complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Surrey Morphology Group, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832078v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a formal model of inflectional morphology</w:t>
+                <w:t xml:space="preserve">Extension dynamique de lexiques morphologiques pour le français à partir d'un flux textuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Walther</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mouilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Systems and Frameworks for Computational Morphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TALN - Traitement Automatique du Langage Naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les sables d'Olonne, France. pp.407-420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40486-3_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00927277v1</w:t>
+                <w:t xml:space="preserve">hal-00832078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing Subcategorization Constraints in a Parser Using Sub-parses Recombining</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing a formal model of inflectional morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL 2013 - Conference of the North American Chapter of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Workshop on Systems and Frameworks for Computational Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humboldt-Universität, Sep 2013, Berlin, Germany. pp.115-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40486-3_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936492v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning noisy wordnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TCOF-POS : un corpus libre de français parlé annoté en morphosyntaxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darja Fišer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - Eighth International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">JEP-TALN 2012 - Journées d'Études sur la Parole et conférence annuelle du Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.99-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703125v1</w:t>
+                <w:t xml:space="preserve">hal-00709187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Driven Lemmatization and Parsing of Italian</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+                <w:t xml:space="preserve">Population of a Knowledge Base for News Metadata from Unstructured Text and Web Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVALITA 2011 - Evaluation of NLP and Speech Tools for Italian</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AKBC-WEKEX 2012 - The Knowledge Extraction Workshop at NAACL-HLT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35828-9_27⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00778153v1</w:t>
+                <w:t xml:space="preserve">hal-00699297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervized Word Segmentation: the case for Mandarin Chinese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magistry</w:t>
+                <w:t xml:space="preserve">The Alpage Architecture at the SANCL 2012 Shared Task: Robust Pre-Processing and Lexical Bridging for User-Generated Content Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Candito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL - Annual Meeting of the Association for Computational Linguistics - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Jul 2012, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">SANCL 2012 - First Workshop on Syntactic Analysis of Non-Canonical Language an NAACL-HLT'12 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701200v1</w:t>
+                <w:t xml:space="preserve">hal-00703124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Driven Lemmatization for Statistical Constituent Parsing of Italian</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Merging syntactic lexica: the case for French verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EVALITA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Roma, Italy, Italy</w:t>
+              <w:t xml:space="preserve">LREC'12 Workshop on Merging Language Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702618v1</w:t>
+                <w:t xml:space="preserve">hal-00703128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population of a Knowledge Base for News Metadata from Unstructured Text and Web Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building a treebank of noisy user-generated content: The French Social Media Bank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Candito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mouilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Stern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Vanessa Combet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AKBC-WEKEX 2012 - The Knowledge Extraction Workshop at NAACL-HLT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">TLT 11 - The 11th International Workshop on Treebanks and Linguistic Theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699297v1</w:t>
+                <w:t xml:space="preserve">hal-00780898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Alpage Architecture at the SANCL 2012 Shared Task: Robust Pre-Processing and Lexical Bridging for User-Generated Content Parsing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
+                <w:t xml:space="preserve">Dictionary-Ontology Cross-Enrichment Using TLFi and WOLF to enrich one another</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eckard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Candito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SANCL 2012 - First Workshop on Syntactic Analysis of Non-Canonical Language an NAACL-HLT'12 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">CogALex-III - 3rd Workshop on Cognitive Aspects of the Lexicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703124v2</w:t>
+                <w:t xml:space="preserve">hal-00936500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging syntactic lexica: the case for French verbs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Joint Named Entity Recognition and Entity Linking System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Danlos</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC'12 Workshop on Merging Language Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">EACL 2012 Workshop on Innovative hybrid approaches to the processing of textual data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703128v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a treebank of noisy user-generated content: The French Social Media Bank</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">The French Social Media Bank: a Treebank of Noisy User Generated Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Candito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mouilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Combet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TLT 11 - The 11th International Workshop on Treebanks and Linguistic Theories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">COLING 2012 - 24th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kay, Martin and Boitet, Christian, Dec 2012, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780898v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionary-Ontology Cross-Enrichment Using TLFi and WOLF to enrich one another</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">Boosting the Coverage of a Semantic Lexicon by Automatically Extracted Event Nominalizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Gábor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Ma Apidianaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogALex-III - 3rd Workshop on Cognitive Aspects of the Lexicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t>
+              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936500v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Named Entity Recognition and Entity Linking System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Stern</w:t>
+                <w:t xml:space="preserve">Evaluating and improving syntactic lexica by plugging them within a parser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2012 Workshop on Innovative hybrid approaches to the processing of textual data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istambul, Turkey. electronic version (8 pp.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699295v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Social Media Bank: a Treebank of Noisy User Generated Content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
+                <w:t xml:space="preserve">Unsupervized Word Segmentation: the case for Mandarin Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Combet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2012 - 24th International Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kay, Martin and Boitet, Christian, Dec 2012, Mumbai, India</w:t>
+              <w:t xml:space="preserve">ACL - Annual Meeting of the Association for Computational Linguistics - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jul 2012, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780895v1</w:t>
+                <w:t xml:space="preserve">hal-00701200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the Coverage of a Semantic Lexicon by Automatically Extracted Event Nominalizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kata Gábor</w:t>
+                <w:t xml:space="preserve">Data Driven Lemmatization and Parsing of Italian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Ma Apidianaki</w:t>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVALITA 2011 - Evaluation of NLP and Speech Tools for Italian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Rome, Italy. pp.249-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35828-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703127v1</w:t>
+                <w:t xml:space="preserve">hal-00778153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating and improving syntactic lexica by plugging them within a parser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tolone</w:t>
+                <w:t xml:space="preserve">Data Driven Lemmatization for Statistical Constituent Parsing of Italian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istambul, Turkey. electronic version (8 pp.)</w:t>
+              <w:t xml:space="preserve">Proceedings of EVALITA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Roma, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786883v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying cross-lingual WSD to wordnet development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cleaning noisy wordnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+              <w:t xml:space="preserve">LREC 2012 - Eighth International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703126v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wordnet creation and extension made simple: A multilingual lexicon-based approach using wiki resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hanoka</w:t>
+                <w:t xml:space="preserve">Applying cross-lingual WSD to wordnet development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Ma Apidianaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 : 8th international conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.6</w:t>
+              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701606v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Parsing of Spanish and Data Driven Lemmatization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2012 Joint Workshop on Statistical Parsing and Semantic Processing of Morphologically Rich Languages (SP-Sem-MRL 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation référentielle du Corpus Arboré de Paris 7 en entités nommées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wordnet creation and extension made simple: A multilingual lexicon-based approach using wiki resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hanoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">LREC 2012 : 8th international conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703108v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Extension of WOLF</w:t>
+                <w:t xml:space="preserve">Aleda, a free large-scale entity database for French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Darja Fišer</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GWC2012 - 6th International Global Wordnet Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Global Wordnet Association + Toyohashi University of Technology + National Institute of Japanese Language and Linguistics, Jan 2012, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">LREC 2012 : eighth international conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655774v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleda, a free large-scale entity database for French</w:t>
+                <w:t xml:space="preserve">Automatic Extension of WOLF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosa Stern</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 : eighth international conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. 4 p</w:t>
+              <w:t xml:space="preserve">GWC2012 - 6th International Global Wordnet Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Wordnet Association + Toyohashi University of Technology + National Institute of Japanese Language and Linguistics, Jan 2012, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699300v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCOF-POS : un corpus libre de français parlé annoté en morphosyntaxe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+                <w:t xml:space="preserve">Annotation référentielle du Corpus Arboré de Paris 7 en entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Fort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN 2012 - Journées d'Études sur la Parole et conférence annuelle du Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.99-112</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709187v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Canonical Inflection: Data, Formalisation and Complexity Measures</w:t>
+                <w:t xml:space="preserve">Développement de ressources pour le persan: PerLex2, nouveau lexique morphologique et MElt_fa, étiqueteur morphosyntaxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Faghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFCM 2011 - The Second Workshop on Systems and Frameworks for Computational Morphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TALN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615306v1</w:t>
+                <w:t xml:space="preserve">halshs-00751630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération de méthodes statistiques et symboliques pour l'adaptation non-supervisée d'un système d'étiquetage en entités nommées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+                <w:t xml:space="preserve">Segmentation et induction de lexique non-supervisées du mandarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, ATALA, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00617068v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00605899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un lexique des adjectifs dénominaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Strnadová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles, Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.69-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de lexiques syntaxiques par leur intégration dans l'analyseur syntaxique FRMG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18030,73 +18034,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LGC'11 - 30ème Colloque international sur le Lexique et la Grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nicosie, Chypre. p. 267-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes d'intégration morphologique d'emprunts d'origine anglaise en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18112,1848 +18116,1814 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00616779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un turc mécanique pour les ressources linguistiques : critique de la myriadisation du travail parcellisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00617067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de ressources pour le persan: le nouveau lexique morphologique \perlex 2 et l'étiqueteur morphosyntaxique \meltfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de TALN 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01441123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Lexicon-Grammar Tables for French Verbs in a Large-Coverage Parser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Canonical Inflection: Data, Formalisation and Complexity Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LTC 2009 - 4th Language and Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20095-3_17⟩</w:t>
+              <w:t xml:space="preserve">SFCM 2011 - The Second Workshop on Systems and Frameworks for Computational Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Zürich, Switzerland. pp.23-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23138-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00607488v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the predictability of light verbs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Danlos</w:t>
+                <w:t xml:space="preserve">Coopération de méthodes statistiques et symboliques pour l'adaptation non-supervisée d'un système d'étiquetage en entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nicosia, Cyprus</w:t>
+              <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00617506v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00617068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de ressources pour le persan : le nouveau lexique morphologique PerLex 2 et l'étiqueteur morphosyntaxique MElt-fa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Lexicon-Grammar Tables for French Verbs in a Large-Coverage Parser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011 - Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LTC 2009 - 4th Language and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Poznań, Poland. pp.183-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20095-3_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00614710v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00607488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending wordnets by learning from multiple resources</w:t>
+                <w:t xml:space="preserve">Développement de ressources pour le persan : le nouveau lexique morphologique PerLex 2 et l'étiqueteur morphosyntaxique MElt-fa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Darja Fišer,</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Faghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LTC'11 : 5th Language and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Poznań, Poland</w:t>
+              <w:t xml:space="preserve">TALN 2011 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655785v1</w:t>
+                <w:t xml:space="preserve">inria-00614710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new morphological lexicon and a POS tagger for the Persian Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the predictability of light verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Samvelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Iranian Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00614711v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00617506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-canonical inflection : data, formalisation and complexity measures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Critical Analysis of Amazon Mechanical Turk Overpowering Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Walther</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Frameworks for Computational Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. pp.23-45</w:t>
+              <w:t xml:space="preserve">5th Language and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00746299v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Critical Analysis of Amazon Mechanical Turk Overpowering Use</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending wordnets by learning from multiple resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Mariani</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Language and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">LTC'11 : 5th Language and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648187v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation et induction de lexique non-supervisées du mandarin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new morphological lexicon and a POS tagger for the Persian Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Faghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jun 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference in Iranian Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00605899v1</w:t>
+                <w:t xml:space="preserve">inria-00614711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de ressources pour le persan: PerLex2, nouveau lexique morphologique et MElt_fa, étiqueteur morphosyntaxique</w:t>
+                <w:t xml:space="preserve">Non-canonical inflection : data, formalisation and complexity measures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Systems and Frameworks for Computational Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.23-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00751630v1</w:t>
+                <w:t xml:space="preserve">halshs-00746299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des inconnus : une approche systématique de l'incomplétude lexicale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Javier Couto</w:t>
+                <w:t xml:space="preserve">Exploitation d'une ressource lexicale pour la construction d'un étiqueteur morpho-syntaxique état-de-l'art du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles : TALN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Traitement automatique des langues naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00521237v1</w:t>
+                <w:t xml:space="preserve">inria-00514364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et résolution d'entités nommées dans des dépêches d'agence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">A Lexicon of French Quotation Verbs for Automatic Quotation Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Stern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles : TALN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">7th international conference on Language Resources and Evaluation - LREC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00521234v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00515461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de ressources pour le persan: lexique morphologique et chaîne de traitements de surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Pre-annotation on POS-tagged Corpus Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">The Fourth ACL Linguistic Annotation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Uppsala, Sweden. pp.56-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751169v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resources for Named Entity Recognition and Resolution in News Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entity 2010 Workshop at LREC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00521240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse discursive des incises de citation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Mondial de Linguistique Française - CMLF 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Linguistique Française, Jul 2010, La Nouvelle Orléans, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00511397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Development of Basic NLP Tools: Towards a Lexicon and a POS Tagger for Kurmanji Kurdish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Lexis and Grammar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating and maintaining language resources: the main guidelines of the Victoria project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Fernández Formoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Vidal Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Language Resources: From Storyboard to Sustainability and LR Lifecycle Management (LREC 2010 workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00521241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a Large-Scale Lexicon for a Less-Resourced Language: General Methodology and Preliminary Experiments on Sorani Kurdish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19969,3169 +19939,3199 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th SaLTMiL Workshop on Creation and use of basic lexical resources for less-resourced languages (LREC 2010 Workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation d'une ressource lexicale pour la construction d'un étiqueteur morphosyntaxique état-de-l'art du français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de ressources pour le persan: lexique morphologique et chaîne de traitements de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles : TALN 2010</w:t>
+              <w:t xml:space="preserve">TALN 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00521231v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbes de citation et Tables du Lexique-Grammaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement des inconnus : une approche systématique de l'incomplétude lexicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Blancafort San José</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Recourcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Lexis and Grammar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Belgrade, Serbie</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles : TALN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00521229v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00521237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponctuations fortes abusives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Danlos</w:t>
+                <w:t xml:space="preserve">Détection et résolution d'entités nommées dans des dépêches d'agence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles : TALN 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00521235v1</w:t>
+                <w:t xml:space="preserve">inria-00521234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lefff, a freely available and large-coverage morphological and syntactic lexicon for French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation d'une ressource lexicale pour la construction d'un étiqueteur morphosyntaxique état-de-l'art du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on Language Resources and Evaluation (LREC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles : TALN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00521242v1</w:t>
+                <w:t xml:space="preserve">inria-00521231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Verbs, Argument Cluster Coordination and MCTAG</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verbes de citation et Tables du Lexique-Grammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Tree Adjoining Grammars and Related Formalisms (TAG+10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, New Haven, United States. pp.0</w:t>
+              <w:t xml:space="preserve">International Conference on Lexis and Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Belgrade, Serbie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00521230v1</w:t>
+                <w:t xml:space="preserve">inria-00521229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal rank reduction for Linear Context-Free Rewriting Systems with Fan-Out Two</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ponctuations fortes abusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Satta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual Meeting of the Association for Computational Linguistics - ACL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles : TALN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00515455v3</w:t>
+                <w:t xml:space="preserve">inria-00521235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A morphological lexicon for the Persian language</w:t>
+                <w:t xml:space="preserve">Optimal rank reduction for Linear Context-Free Rewriting Systems with Fan-Out Two</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Walther</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Satta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th Language Resources and Evaluation Conference (LREC'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, La Valette, Malta</w:t>
+              <w:t xml:space="preserve">48th Annual Meeting of the Association for Computational Linguistics - ACL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751629v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00515455v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pre-annotation on POS-tagged Corpus Development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A morphological lexicon for the Persian language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth ACL Linguistic Annotation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Uppsala, Sweden. pp.56-63</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th Language Resources and Evaluation Conference (LREC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484294v1</w:t>
+                <w:t xml:space="preserve">halshs-00751629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lexicon of French Quotation Verbs for Automatic Quotation Extraction</w:t>
+                <w:t xml:space="preserve">The Lefff, a freely available and large-coverage morphological and syntactic lexicon for French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on Language Resources and Evaluation - LREC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
+              <w:t xml:space="preserve">7th international conference on Language Resources and Evaluation (LREC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00515461v1</w:t>
+                <w:t xml:space="preserve">inria-00521242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation d'une ressource lexicale pour la construction d'un étiqueteur morpho-syntaxique état-de-l'art du français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Denis</w:t>
+                <w:t xml:space="preserve">Control Verbs, Argument Cluster Coordination and MCTAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement automatique des langues naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">10th International Conference on Tree Adjoining Grammars and Related Formalisms (TAG+10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New Haven, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00514364v1</w:t>
+                <w:t xml:space="preserve">inria-00521230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouver et confondre les coupables : un processus sophistiqué de correction de lexique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+                <w:t xml:space="preserve">Coupling an annotated corpus and a morphosyntactic lexicon for state-of-the-art POS tagging with less human effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème conférence sur le Traitement Automatique des Langues Naturelles : TALN'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA ; LIPN, Jun 2009, Senlis, France</w:t>
+              <w:t xml:space="preserve">Pacific Asia Conference on Language, Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00553257v1</w:t>
+                <w:t xml:space="preserve">inria-00514366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICA: A Probabilistic Dependency Parser Based on Tree Insertion Grammars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constructing parse forests that include exactly the n-best PCFG trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nasr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Owen Rambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL 2009 - North American Chapter of the Association for Computational Linguistics (Short Papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Boulder, Colorado, United States</w:t>
+              <w:t xml:space="preserve">IWPT'09 - 11th International Conference on Parsing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00616695v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00616688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Component Tree Insertion Grammars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégrer les tables du Lexique-Grammaire à un analyseur syntaxique robuste à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FG 2009 - 14 th Conference on Formal Grammars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Senlis, France. electronic version (10 pp.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00616691v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producción eficiente de recursos lingüísticos: el proyecto Victoria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+                <w:t xml:space="preserve">MICA: A Probabilistic Dependency Parser Based on Tree Insertion Grammars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Bangalore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Rambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEPLN 09 - 25th edition of the Annual Conference of the Spanish Society for Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Donostia, España</w:t>
+              <w:t xml:space="preserve">NAACL 2009 - North American Chapter of the Association for Computational Linguistics (Short Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Boulder, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793059v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00616695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting and Visualizing Quotations from News Wires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+                <w:t xml:space="preserve">Multi-Component Tree Insertion Grammars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LTC 2009 - 4th Language and Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FG 2009 - 14 th Conference on Formal Grammars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00607463v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00616691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsing Directed Acyclic Graphs with Range Concatenation Grammars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boullier</w:t>
+                <w:t xml:space="preserve">Producción eficiente de recursos lingüísticos: el proyecto Victoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sánchez Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parsing Technologies (IWPT 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">SEPLN 09 - 25th edition of the Annual Conference of the Spanish Society for Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Donostia, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00616690v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Parsing Results for Lexical Correction: Toward a Complete Correction Process of Wide-Coverage Lexicons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+                <w:t xml:space="preserve">Extracting and Visualizing Quotations from News Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Recourcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LTC 2007 - Third Language and Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04235-5_16⟩</w:t>
+              <w:t xml:space="preserve">LTC 2009 - 4th Language and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Poznań, Poland. pp.522-532, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20095-3_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00793052v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00607463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Morphosyntactic Lexicon and a Pre-syntactic Processing Chain for Polish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trouver et confondre les coupables : un processus sophistiqué de correction de lexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Farré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème conférence sur le Traitement Automatique des Langues Naturelles : TALN'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA ; LIPN, Jun 2009, Senlis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00614709v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00553257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRMG: évolutions d'un analyseur syntaxique TAG du français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining Parsing Results for Lexical Correction: Toward a Complete Correction Process of Wide-Coverage Lexicons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Farré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Guénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'ATALA sur : Quels analyseurs syntaxiques pour le français ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LTC 2007 - Third Language and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Poznan, Poland. pp.178-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04235-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00553260v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards efficient production of linguistic resources: the Victoria Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+                <w:t xml:space="preserve">Parsing Directed Acyclic Graphs with Range Concatenation Grammars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference RANLP-2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Borovets, Bulgaria, Bulgaria. pp.318--323</w:t>
+              <w:t xml:space="preserve">International Conference on Parsing Technologies (IWPT 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00553259v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00616690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construcciòn y extensiòn de un léxico morfológico y sintáctico para el Español: el Leffe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building a Morphosyntactic Lexicon and a Pre-syntactic Processing Chain for Polish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SEPLN 09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poznań, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04235-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00553258v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00614709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a morphological and syntactic lexicon by merging various linguistic resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+                <w:t xml:space="preserve">FRMG: évolutions d'un analyseur syntaxique TAG du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NODALIDA 2009 - the 17th Nordic Conference of Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Odense, Denmark</w:t>
+              <w:t xml:space="preserve">Journée de l'ATALA sur : Quels analyseurs syntaxiques pour le français ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793048v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00553260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description et analyse des verbes désadjectivaux et dénominaux en -ifier et -iser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards efficient production of linguistic resources: the Victoria Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sánchez Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque international sur le lexique et la grammaire (LGC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bergen, Norvège. pp.102-109</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference RANLP-2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Borovets, Bulgaria, Bulgaria. pp.318--323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402451v1</w:t>
+                <w:t xml:space="preserve">inria-00553259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A morphological and syntactic wide-coverage lexicon for Spanish: The Leffe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Construcciòn y extensiòn de un léxico morfológico y sintáctico para el Español: el Leffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sánchez Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANLP 2009 - Recent Advances in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Borovets, Bulgaria</w:t>
+              <w:t xml:space="preserve">Proceedings of SEPLN 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San Sebastian, Spain, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00616693v1</w:t>
+                <w:t xml:space="preserve">inria-00553258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing parse forests that include exactly the n-best PCFG trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">A morphological and syntactic wide-coverage lexicon for Spanish: The Leffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWPT'09 - 11th International Conference on Parsing Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">RANLP 2009 - Recent Advances in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Borovets, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00616688v1</w:t>
+                <w:t xml:space="preserve">inria-00616693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling an annotated corpus and a morphosyntactic lexicon for state-of-the-art POS tagging with less human effort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Denis</w:t>
+                <w:t xml:space="preserve">Building a morphological and syntactic lexicon by merging various linguistic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Asia Conference on Language, Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">NODALIDA 2009 - the 17th Nordic Conference of Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00514366v1</w:t>
+                <w:t xml:space="preserve">hal-00793048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer les tables du Lexique-Grammaire à un analyseur syntaxique robuste à grande échelle</w:t>
+                <w:t xml:space="preserve">Description et analyse des verbes désadjectivaux et dénominaux en -ifier et -iser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tolone</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Senlis, France. electronic version (10 pp.)</w:t>
+              <w:t xml:space="preserve">28ème Colloque international sur le lexique et la grammaire (LGC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bergen, Norvège. pp.102-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461893v1</w:t>
+                <w:t xml:space="preserve">hal-00402451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensión y corrección semi-automática de léxicos morfo-sintácticos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+                <w:t xml:space="preserve">Méthodologie lexicographique de constitution d'un lexique syntaxique de référence pour le français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th edition of the conference of the Spanish Society for Natural Language Processing (SEPLN 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, El Advanced Database research group, LaBDA, Sep 2008, Madrid, España</w:t>
+              <w:t xml:space="preserve">Proceedings of the workshop ``Lexicographie et informatique~: bilan et perspectives''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00553523v1</w:t>
+                <w:t xml:space="preserve">inria-00524742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un wordnet libre du français à partir de ressources multilingues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining multiple resources to build reliable wordnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darja Fišer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2008 -Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">TSD 2008 - Text Speech and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614707v1</w:t>
+                <w:t xml:space="preserve">inria-00614706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie lexicographique de constitution d'un lexique syntaxique de référence pour le français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension et couplage de ressources syntaxiques et sémantiques sur les adverbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the workshop ``Lexicographie et informatique~: bilan et perspectives''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">27e Colloque international sur le lexique et la grammaire 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, L'Aquila, Italie. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00524742v1</w:t>
+                <w:t xml:space="preserve">hal-00336294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining multiple resources to build reliable wordnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darja Fišer,</w:t>
+                <w:t xml:space="preserve">Extensión y corrección semi-automática de léxicos morfo-sintácticos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Farré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSD 2008 - Text Speech and Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">24th edition of the conference of the Spanish Society for Natural Language Processing (SEPLN 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Advanced Database research group, LaBDA, Sep 2008, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614706v1</w:t>
+                <w:t xml:space="preserve">inria-00553523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension et couplage de ressources syntaxiques et sémantiques sur les adverbes</w:t>
+                <w:t xml:space="preserve">Construction d'un wordnet libre du français à partir de ressources multilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Venant</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Colloque international sur le lexique et la grammaire 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, L'Aquila, Italie. pp.0</w:t>
+              <w:t xml:space="preserve">TALN 2008 -Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336294v1</w:t>
+                <w:t xml:space="preserve">inria-00614707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the Adverbial Coverage of a French WordNet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23163,355 +23163,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions pronominales dans Dicovalence et le lexique-grammaire--intégration dans le Lefff</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building a free French wordnet from multilingual resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 27th Lexicon-Grammar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, L'Aquila, Italie</w:t>
+              <w:t xml:space="preserve">OntoLex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00524741v1</w:t>
+                <w:t xml:space="preserve">inria-00614708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer aided correction and extension of a syntactic wide-coverage lexicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+                <w:t xml:space="preserve">Constructions pronominales dans Dicovalence et le lexique-grammaire--intégration dans le Lefff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coling 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom. pp 604-611</w:t>
+              <w:t xml:space="preserve">Proceedings of the 27th Lexicon-Grammar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, L'Aquila, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360918v1</w:t>
+                <w:t xml:space="preserve">inria-00524741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a free French wordnet from multilingual resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer aided correction and extension of a syntactic wide-coverage lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Darja Fišer</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Farré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OntoLex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Coling 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom. pp 604-611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614708v1</w:t>
+                <w:t xml:space="preserve">hal-00360918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer un lexique syntaxique à l'aide des tables du Lexique-Grammaire : Adverbes en -ment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Colloque International sur le Lexique et la grammaire 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Bonifacio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23530,476 +23530,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00186779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lefff 2 syntactic lexicon for French: architecture, acquisition, use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et analyse des coordinations elliptiques par l'exploitation dynamique des forêts de dérivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Gênes, Italy. pp.1-4</w:t>
+              <w:t xml:space="preserve">Proceedings of TALN 2006 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Leuven, Belgium. pp.609-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413071v1</w:t>
+                <w:t xml:space="preserve">inria-00545437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Analysis of Elliptic Coordination by Dynamic Exploitation of Derivation Forests in LTAG Parsing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Error mining in parsing results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of TAG+8 : The Eighth International Workshop on Tree Adjoining Grammar and Related Formalisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">The 21st International Conference of the Association for Computational Linguistics (ACL 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Sydney, Australia. pp.329-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00545430v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French frozen verbal expressions: from lexicon-grammar tables to NLP applications.</w:t>
+                <w:t xml:space="preserve">The Lefff 2 syntactic lexicon for French: architecture, acquisition, use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Susanne Salmon-Alt</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lexique et Grammaire 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">LREC 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Gênes, Italy. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110974v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error mining in parsing results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Analysis of Elliptic Coordination by Dynamic Exploitation of Derivation Forests in LTAG Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st International Conference of the Association for Computational Linguistics (ACL 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Sydney, Australia. pp.329-336</w:t>
+              <w:t xml:space="preserve">Proceedings of TAG+8 : The Eighth International Workshop on Tree Adjoining Grammar and Related Formalisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270412v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et analyse des coordinations elliptiques par l'exploitation dynamique des forêts de dérivation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French frozen verbal expressions: from lexicon-grammar tables to NLP applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Salmon-Alt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of TALN 2006 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Leuven, Belgium. pp.609-618</w:t>
+              <w:t xml:space="preserve">Colloque Lexique et Grammaire 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00545437v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un analyseur LFG efficace pour le français: SxLfg</w:t>
               </w:r>
@@ -24011,51 +24011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ttraitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dourdan, France. pp.403-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24093,51 +24093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes de traitement syntaxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24201,51 +24201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un méta-lexique pour le français: architecture, acquisition, utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24309,51 +24309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple comme EASy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24486,64 +24486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology based automatic acquisition of large-coverage lexica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24613,64 +24613,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Translation for Low-Resource Dialectal Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Nédey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25194,90 +25194,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Criticisms About Amazon Mechanical Turk Overpowering Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25751,1355 +25751,1359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling meaning from language in LLM-based machine translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CommonLID: Re-evaluating State-of-the-Art Language Identification Performance on Web Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Lasnier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurie Burchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Arnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Mosquera-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hincapie-Monsalve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513961v1</w:t>
+                <w:t xml:space="preserve">hal-05513966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CommonLID: Re-evaluating State-of-the-Art Language Identification Performance on Web Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">How Should We Model the Probability of a Language?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Mosquera-Gómez</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05513966v1</w:t>
+                <w:t xml:space="preserve">hal-05513952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should We Model the Probability of a Language?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+                <w:t xml:space="preserve">Disentangling meaning from language in LLM-based machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Zebaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513952v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Aware Text Recognition for Ancient Greek Critical Editions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ForumOccitania: a Corpus of User-Generated Content for Multiple Occitan Varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Nédey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Angleraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonia Karamolegkou</w:t>
+                <w:t xml:space="preserve">Juliette Janès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535977v1</w:t>
+                <w:t xml:space="preserve">hal-05413035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the Gold Standard isn't Necessarily Standard: Challenges of Evaluating the Translation of User-Generated Content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Nishimwe</w:t>
+                <w:t xml:space="preserve">Structure-Aware Text Recognition for Ancient Greek Critical Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Angleraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Karamolegkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426685v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLM Reasoning for Machine Translation: Synthetic Data Generation over Thinking Tokens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">BigO(Bench) – Can LLMs Generate Code with Controlled Time and Space Complexity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Synnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318507v2</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patent Representation Learning via Self-supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoMMA, a Large-scale Corpus of Multilingual Medieval Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ForumOccitania: a Corpus of User-Generated Content for Multiple Occitan Varieties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Janès</w:t>
+                <w:t xml:space="preserve">Gaperon: A Peppered English-French Generative Language Model Suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Touchent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric de la Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413035v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaperon: A Peppered English-French Generative Language Model Suite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rian Touchent</w:t>
+                <w:t xml:space="preserve">When the Gold Standard isn't Necessarily Standard: Challenges of Evaluating the Translation of User-Generated Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nishimwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410121v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KréyoLID: From Language Identification Towards Language Mining</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+                <w:t xml:space="preserve">LLM Reasoning for Machine Translation: Synthetic Data Generation over Thinking Tokens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986402v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BigO(Bench) – Can LLMs Generate Code with Controlled Time and Space Complexity?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KréyoLID: From Language Identification Towards Language Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Roziere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05000733v1</w:t>
+                <w:t xml:space="preserve">hal-04986402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diachronic Document Dataset for Semantic Layout Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27134,90 +27138,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamemBERT 2.0: A Smarter French Language Model Aged to Perfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Kulumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Touchent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27265,51 +27269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do small language models underperform? Studying Language Model Saturation via the Softmax Bottleneck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27334,390 +27338,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SONAR: Sentence-Level Multimodal and Language-Agnostic Representations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BLOOM: A 176B-Parameter Open-Access Multilingual Language Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teven Le Scao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellie Pavlick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Ilić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264028v1</w:t>
+                <w:t xml:space="preserve">hal-03850124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLOOM: A 176B-Parameter Open-Access Multilingual Language Model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simple Method for Unsupervised Bilingual Lexicon Induction for Data-Imbalanced, Closely Related Language Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyati Bafna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina España-Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef van Genabith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzana Ilić</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03850124v1</w:t>
+                <w:t xml:space="preserve">hal-04264052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method for Unsupervised Bilingual Lexicon Induction for Data-Imbalanced, Closely Related Language Pairs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josef van Genabith</w:t>
+                <w:t xml:space="preserve">SONAR: Sentence-Level Multimodal and Language-Agnostic Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ambroise Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Schwenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264052v1</w:t>
+                <w:t xml:space="preserve">hal-04264028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Anisotropy Inherent to Transformers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27748,51 +27752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SONAR EXPRESSIVE: Zero-shot Expressive Speech-to-Speech Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Ambroise Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heffernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27856,446 +27860,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaskEval: Weighted MLM-Based Evaluation for Text Summarization and Simplification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generative Spoken Dialogue Language Modeling: preprint version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Kharitonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Copet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossi Adi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Ning Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834733v1</w:t>
+                <w:t xml:space="preserve">hal-03834730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Spoken Dialogue Language Modeling: preprint version</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wei-Ning Hsu</w:t>
+                <w:t xml:space="preserve">Between words and characters: A Brief History of Open-Vocabulary Modeling and Tokenization in NLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina J. Mielke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Alyafeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Salesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Raffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manan Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834730v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between words and characters: A Brief History of Open-Vocabulary Modeling and Tokenization in NLP</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MaskEval: Weighted MLM-Based Evaluation for Text Summarization and Simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Chi Kit Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Salesky</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03540069v1</w:t>
+                <w:t xml:space="preserve">hal-03834733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Automatic Evaluation in Sentence Simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Scialom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Staiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28326,90 +28330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual Unsupervised Sentence Simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28434,216 +28438,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Align, then Predict: Understanding the Cross-Lingual Ability of Multilingual BERT</w:t>
+                <w:t xml:space="preserve">Can Multilingual Language Models Transfer to an Unseen Dialect? A Case Study on North African Arabizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161685v1</w:t>
+                <w:t xml:space="preserve">hal-03161677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Multilingual Language Models Transfer to an Unseen Dialect? A Case Study on North African Arabizi</w:t>
+                <w:t xml:space="preserve">First Align, then Predict: Understanding the Cross-Lingual Ability of Multilingual BERT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanai Elazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161677v1</w:t>
+                <w:t xml:space="preserve">hal-03161685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Being Unseen from mBERT is just the Beginning: Handling New Languages With Multilingual Language Models</w:t>
               </w:r>
@@ -28668,51 +28672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Anastasopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28724,334 +28728,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Controllable Sentence Simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445946v1</w:t>
+                <w:t xml:space="preserve">hal-02445874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable Sentence Simplification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Martin</w:t>
+                <w:t xml:space="preserve">Modeling German Verb Argument Structures: LSTMs vs. Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bordes</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445874v1</w:t>
+                <w:t xml:space="preserve">hal-02417640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling German Verb Argument Structures: LSTMs vs. Humans</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Rochereau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02417640v1</w:t>
+                <w:t xml:space="preserve">hal-02445946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -29634,51 +29638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04449905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokai Yu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta R. Costa-Jussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nishimwe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57896/2023-tal-64_2_1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04985472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9346" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03985368v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Kharitonov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Copet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Adi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ning Hsu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00545" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Algayres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ricoul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Karadayi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lauren&#231;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zaiem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00505" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kreutzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Caswell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Wahab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van Esch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00447" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02681179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beniamine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/if-2017-0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139248860" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9295-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-014-9291-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-012-9193-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Walther" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01777624v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.2.11dan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.2.12sag" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boullier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521227v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Futeral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.77" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Marmonier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1599" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232691v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04669351v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Randy Zebaze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.68" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.wmt-1.80" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1217" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441473v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Devoto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Minervini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449221v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane N&#233;dey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1216" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523029v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Bafna" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Espa&#241;a-Bonet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef van Genabith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeannot-Tirole" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595013v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zuo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.147" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552549v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04793388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Zebaze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130175v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Synnaeve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264050v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diego-Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mouzoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ghamri Doudane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977982v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.295" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264023v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ambroise Duquenne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-2484" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264045v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taillandier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwke Hupkes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130146v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouilleron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Gong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Dong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Du" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.899" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856660v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poinhos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fourrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540226v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311114v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyagbaatar Batsuren" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Goldman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Khalifa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kiera&#347;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.03608" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878174v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tinner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Gonen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Basmov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834719v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736840v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536361v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abadji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03663110v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charmet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cherichi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Czerwinska" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fouret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850405v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844262v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Castagn&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Nabli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836180v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesujoba O Alabi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504741v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Anastasopoulos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251105v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03239087v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanai Elazar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243380v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357080v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527328v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Riabi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109187v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Keraron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.562" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146219v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;rard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pons" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03301590v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/ids-pub-10468" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02529929v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02617950v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863875v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.156" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889804v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Essaidi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fethi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.107" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889805v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.645" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02677957v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Zaiem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678214v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678100v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889823v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alva-Manchego" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Scarton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678358v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131598v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148693v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/IDS-PUB-9021" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148701v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02294316v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131630v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Jawahar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959054v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Humeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazar&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Martinez Alonso" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798976v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959045v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K18-2023" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798979v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir More" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem &#199;etino&#287;lu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri &#199;&#246;ltekin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798798v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584035v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mart&#237;nez Alonso" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592055v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592061v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570614v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2212" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584013v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592051v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schuster" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D Candito" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Manning" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584168v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K17-3026" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584054v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alonso Mart&#237;nez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831929v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256310v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285621v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; &#268;ingien&#279;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tcherniak" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01190524v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178209v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002723v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baranes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022378v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078839v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022402v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022298v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022306v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hanoka" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114854v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022385v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019998v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022351v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Colinet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022288v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943675v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862693v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927278v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876389v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838569v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927276v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832078v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927277v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40486-3_7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936492v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolghasem Mirroshandel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703125v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778153v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35828-9_27" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG31486S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701200v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702618v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699297v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703124v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703128v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780898v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Combet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936500v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eckard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699295v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780895v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703127v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Ma Apidianaki" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786883v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703126v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701606v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702496v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703108v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655774v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699300v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709187v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615306v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23138-4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617068v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751177v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Strnadov&#225;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605690v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616779v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617067v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441123v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607488v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_17" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617506v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614710v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655785v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er," TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614711v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746299v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648187v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605899v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751630v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521237v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Blancafort San Jos&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recourc&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521234v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751169v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521240v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511397v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510999v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521241v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicolas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Molinero" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Fern&#225;ndez Formoso" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Vidal Castro" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751634v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521231v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521229v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521235v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521242v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521230v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515455v3" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Satta" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751629v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484294v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515461v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514364v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553257v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Farr&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616695v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Bangalore" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Rambow" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616691v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793059v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S&#225;nchez Trigo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607463v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_48" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616690v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793052v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04235-5_16" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NHVKMWCB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614709v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04235-5_8" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553260v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553259v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553258v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793048v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402451v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616693v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616688v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514366v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461893v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553523v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614707v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524742v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614706v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336294v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402305v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524741v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360918v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614708v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186779v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413071v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545430v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110974v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270412v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545437v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413077v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413183v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413192v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413186v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001060v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413189v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366306v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04545387v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/18023" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pkc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178328v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03874266v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03874264v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667476v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.215.13gar" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053047v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_25" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927281v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516341v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631151v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hattat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682188v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Aranzabe" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513961v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lasnier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513966v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Burchell" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnett" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mosquera-G&#243;mez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hincapie-Monsalve" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513952v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05535977v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angleraud" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Karamolegkou" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426685v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318507v2" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333463v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299220v2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413035v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jan&#232;s" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410121v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986402v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000733v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789028v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kulumba" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546134v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264028v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264052v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264026v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629427v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heffernan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mourachko" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834733v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lu Liu" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Chi Kit Cheung" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834730v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540069v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina J. Mielke" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Alyafeai" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Salesky" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Raffel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manan Dey" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199901v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109299v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161685v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161677v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109106v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Anastasopoulos" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445946v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445874v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417640v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rochereau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330301v3" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01895229v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04449905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokai Yu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta R. Costa-Jussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nishimwe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57896/2023-tal-64_2_1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04985472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03985368v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Kharitonov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Copet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Adi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ning Hsu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00545" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9346" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kreutzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Caswell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Wahab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van Esch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Algayres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ricoul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Karadayi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lauren&#231;on" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zaiem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02681179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beniamine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/if-2017-0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139248860" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9295-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-014-9291-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-012-9193-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Walther" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01777624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.2.11dan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.2.12sag" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boullier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521227v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521228v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Marmonier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1599" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04669351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Randy Zebaze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.68" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.wmt-1.80" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1217" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.77" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736377v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Futeral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449221v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441473v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Devoto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Minervini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane N&#233;dey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1216" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04793388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Zebaze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593391v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Bafna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Espa&#241;a-Bonet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef van Genabith" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeannot-Tirole" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264051v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595013v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zuo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.147" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130146v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouilleron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ambroise Duquenne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Gong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Dong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Du" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.899" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Synnaeve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diego-Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-2484" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mouzoun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ghamri Doudane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.295" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300824v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taillandier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwke Hupkes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Anastasopoulos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844262v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Castagn&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831888v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Nabli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesujoba O Alabi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614691v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fourrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540226v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poinhos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyagbaatar Batsuren" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Goldman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Khalifa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kiera&#347;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.03608" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tinner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Gonen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Basmov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834719v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834732v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736840v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681556v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03663110v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charmet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cherichi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Czerwinska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fouret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abadji" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850405v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109187v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Riabi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Keraron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.562" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146219v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;rard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pons" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03301590v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/ids-pub-10468" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03239087v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanai Elazar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243380v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357080v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527328v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678358v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889823v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alva-Manchego" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Scarton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02529929v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02617950v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863875v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.156" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889804v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Essaidi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fethi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.107" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.645" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02677957v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977539v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Zaiem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678214v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678100v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131630v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Jawahar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266999v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148693v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/IDS-PUB-9021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148701v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02294316v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131598v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959054v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Humeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazar&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Martinez Alonso" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798976v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798979v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959045v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K18-2023" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir More" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem &#199;etino&#287;lu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri &#199;&#246;ltekin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798798v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592051v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schuster" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D Candito" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Manning" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584168v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K17-3026" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592055v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mart&#237;nez Alonso" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584035v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamaire" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592061v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570614v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2212" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584013v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584054v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alonso Mart&#237;nez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831929v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178209v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285621v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; &#268;ingien&#279;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tcherniak" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256310v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01190524v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943675v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022378v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078839v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022402v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022298v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022306v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hanoka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002723v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baranes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022385v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114854v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019998v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022351v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Colinet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022288v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936492v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolghasem Mirroshandel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927278v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876389v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862693v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838569v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927276v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832078v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927277v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40486-3_7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709187v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699297v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703124v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703128v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780898v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Combet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936500v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eckard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699295v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780895v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703127v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Ma Apidianaki" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786883v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701200v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778153v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35828-9_27" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG31486S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702618v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703125v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703126v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702496v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701606v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699300v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655774v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703108v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751630v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605899v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751177v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Strnadov&#225;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605690v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616779v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617067v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441123v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615306v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23138-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617068v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607488v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_17" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614710v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617506v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648187v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655785v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er," TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614711v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746299v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514364v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515461v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484294v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521240v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511397v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510999v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521241v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicolas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Molinero" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Fern&#225;ndez Formoso" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Vidal Castro" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751634v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751169v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521237v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Blancafort San Jos&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recourc&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521234v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521231v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521229v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521235v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515455v3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Satta" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751629v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521242v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521230v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514366v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616688v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461893v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616695v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Bangalore" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Rambow" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616691v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793059v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S&#225;nchez Trigo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607463v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_48" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553257v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Farr&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793052v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04235-5_16" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NHVKMWCB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616690v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614709v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04235-5_8" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553260v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553259v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553258v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616693v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793048v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402451v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524742v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614706v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336294v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553523v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614707v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402305v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614708v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524741v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360918v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186779v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545437v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270412v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413071v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545430v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110974v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413077v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413183v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413192v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413186v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001060v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413189v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366306v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04545387v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/18023" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pkc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178328v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03874266v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03874264v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667476v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.215.13gar" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053047v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_25" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927281v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516341v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631151v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hattat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682188v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Aranzabe" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513966v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Burchell" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnett" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mosquera-G&#243;mez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hincapie-Monsalve" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513952v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513961v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lasnier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413035v2" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jan&#232;s" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05535977v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angleraud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Karamolegkou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000733v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333463v2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299220v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410121v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426685v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318507v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986402v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789028v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kulumba" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546134v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264052v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264028v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264026v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629427v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heffernan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mourachko" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834730v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540069v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina J. Mielke" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Alyafeai" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Salesky" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Raffel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manan Dey" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834733v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lu Liu" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Chi Kit Cheung" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199901v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109299v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161677v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161685v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109106v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Anastasopoulos" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445874v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417640v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rochereau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445946v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330301v3" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01895229v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>