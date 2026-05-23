--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -3010,884 +3010,884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Learning and the LLM in Machine Translation</w:t>
+                <w:t xml:space="preserve">Towards Zero-Shot Multimodal Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Marmonier</w:t>
+                <w:t xml:space="preserve">Matthieu Futeral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Albuquerque, New Mexico, United States. pp.761-778</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991098v1</w:t>
+                <w:t xml:space="preserve">hal-04736377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TEI-based Layout Annotation System for a Deeper Automatic Encoding of Documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Janes</w:t>
+                <w:t xml:space="preserve">Identifying Rare Languages in Common Crawl Data is a Needles-in-a-Haystack Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bénière</w:t>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2025 - New Territories - TEI Conference and Members' Meeting 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.1460-1473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232691v1</w:t>
+                <w:t xml:space="preserve">hal-05361348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Context Example Selection via Similarity Search Improves Low-Resource Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.1222-1252, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French Version of the OLDI Seed Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Marmonier</w:t>
+                <w:t xml:space="preserve">A TEI-based Layout Annotation System for a Deeper Automatic Encoding of Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TEI 2025 - New Territories - TEI Conference and Members' Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Krakow, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.wmt-1.80⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05375157v1</w:t>
+                <w:t xml:space="preserve">hal-05232691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TopXGen: Topic-Diverse Parallel Data Generation for Low-Resource Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
+                <w:t xml:space="preserve">Explicit Learning and the LLM in Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.31360-31410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.1217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05318504v1</w:t>
+                <w:t xml:space="preserve">hal-04991098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Network-based Approach to French-Creole Diachrony</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+                <w:t xml:space="preserve">A French Version of the OLDI Seed Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPCL 2025 - Society for Pidgin and Creole Linguistics Summer Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.1048-1060, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.wmt-1.80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376418v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Rare Languages in Common Crawl Data is a Needles-in-a-Haystack Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+                <w:t xml:space="preserve">TopXGen: Topic-Diverse Parallel Data Generation for Low-Resource Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.77⟩</w:t>
+              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Suzhou, China. pp.22358-22381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.1217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361348v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Zero-Shot Multimodal Machine Translation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cordelia Schmid</w:t>
+                <w:t xml:space="preserve">Towards a Network-based Approach to French-Creole Diachrony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Albuquerque, New Mexico, United States. pp.761-778</w:t>
+              <w:t xml:space="preserve">SPCL 2025 - Society for Pidgin and Creole Linguistics Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Pidgin and Creole Linguistics, Jun 2025, Mona, Jamaica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736377v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Français Tirailleur and Tây Bồi: Institution-Driven Pidginization?</w:t>
               </w:r>
@@ -3899,51 +3899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasul Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4195,385 +4195,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la création d'un corpus en occitan à partir de textes produits par des utilisateurs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RoCS-MT v2 at WMT 2025: Robust Challenge Set for Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études AFIA-ATALA-AFCP « Technologies linguistiques pour les langues peu dotées » (TLLPD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège TLH (Traitement du Langage Humain) de l’Association Française pour l'Intelligence Artificielle (AFIA); Association Française pour le Traitement Automatique des Langues (ATALA); Association Francophone pour la Communication Parlée (AFCP), Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.834-849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407710v1</w:t>
+                <w:t xml:space="preserve">hal-05344725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RoCS-MT v2 at WMT 2025: Robust Challenge Set for Machine Translation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.834-849</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.33-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344725v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d'expérience sur la création d'un corpus en occitan à partir de textes produits par des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Nédey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.33-47</w:t>
+              <w:t xml:space="preserve">Journée d'études AFIA-ATALA-AFCP « Technologies linguistiques pour les langues peu dotées » (TLLPD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège TLH (Traitement du Langage Humain) de l’Association Française pour l'Intelligence Artificielle (AFIA); Association Française pour le Traitement Automatique des Langues (ATALA); Association Francophone pour la Communication Parlée (AFCP), Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330342v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Translation: A Novel LLM-based Approach for Low-resource Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,463 +4627,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree of Problems: Improving structured problem solving with compositionality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Zebaze</w:t>
+                <w:t xml:space="preserve">Making Sentence Embeddings Robust to User-Generated Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nishimwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Miami, FL, United States. pp.18028-18047</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Torino, Italy. pp.10984--10998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793388v1</w:t>
+                <w:t xml:space="preserve">hal-04520909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Sentence Embeddings Robust to User-Generated Content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Nishimwe</w:t>
+                <w:t xml:space="preserve">Tree of Problems: Improving structured problem solving with compositionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Torino, Italy. pp.10984--10998</w:t>
+              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, FL, United States. pp.18028-18047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520909v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molyé: A Corpus-based Approach to Language Contact in Colonial France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rasul Dent</w:t>
+                <w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLP4DH 2024 - 4th International Conference on Natural Language Processing for Digital Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Miami, United States</w:t>
+              <w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736370v1</w:t>
+                <w:t xml:space="preserve">hal-04513725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molyé: A Corpus-based Approach to Language Contact in Colonial France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bénière</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">NLP4DH 2024 - 4th International Conference on Natural Language Processing for Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513725v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy Is Inherent to Self-Attention in Transformers</w:t>
               </w:r>
@@ -6633,64 +6633,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling Ambiguity with Images: Improved Multimodal Machine Translation and Contrastive Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Futeral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Laptev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6960,139 +6960,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale language models: challenges and perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inria-ALMAnaCH at the WMT 2022 shared task: Does Transcription Help Cross-Script Machine Translation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesujoba O Alabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nishimwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Language Technologies &amp; Digital Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">EMNLP 2022 - Seventh Conference on Machine Translation (WMT22 - Workshop on Statistical Machine Translation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504741v1</w:t>
+                <w:t xml:space="preserve">hal-03836180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand être absent de mBERT n'est que le commencement : Gérer de nouvelles langues à l’aide de modèles de langues multilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Anastasopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7107,605 +7163,584 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2022 - 29° conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.450-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANTa: Efficient Gradient-Based Tokenization for Robust End-to-End Language Modeling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale language models: challenges and perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2022 - The 2022 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Conference on Language Technologies &amp; Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844262v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Sequence Embeddings using Nearest Neighbors Contrastive Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Nabli</w:t>
+                <w:t xml:space="preserve">MANTa: Efficient Gradient-Based Tokenization for Robust End-to-End Language Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Castagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 - 23rd INTERSPEECH Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">EMNLP 2022 - The 2022 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831888v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inria-ALMAnaCH at the WMT 2022 shared task: Does Transcription Help Cross-Script Machine Translation?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Muller</w:t>
+                <w:t xml:space="preserve">Speech Sequence Embeddings using Nearest Neighbors Contrastive Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Algayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rey</w:t>
+                <w:t xml:space="preserve">Adel Nabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2022 - Seventh Conference on Machine Translation (WMT22 - Workshop on Statistical Machine Translation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Interspeech 2022 - 23rd INTERSPEECH Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836180v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Multilingual Cognate Prediction Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le changement linguistique au XVIIe s. : nouvelles approches scriptométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Poinhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Kogkitsidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2022 - Findings of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMLF 2022 - 8e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.02006.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213802006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614691v1</w:t>
+                <w:t xml:space="preserve">hal-03681556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Normalisation of Early Modern French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers l’étude linguistique sur données artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eleni Kogkitsidou</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3354-3366</w:t>
+              <w:t xml:space="preserve">Variation(s) en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATILF, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540226v2</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UniMorph 4.0: Universal Morphology</w:t>
               </w:r>
@@ -7963,51 +7998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8069,666 +8104,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSS: Multilingual Unsupervised Sentence Simplification by Mining Paraphrases</w:t>
+                <w:t xml:space="preserve">Probing Multilingual Cognate Prediction Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bordes</w:t>
+                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">ACL 2022 - Findings of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834719v1</w:t>
+                <w:t xml:space="preserve">hal-03614691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-Modules: Translation Modules for Zero-Shot Cross-Modal Machine Translation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hongyu Gong</w:t>
+                <w:t xml:space="preserve">Automatic Normalisation of Early Modern French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Poinhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Kogkitsidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2022 - 2022 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3354-3366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834732v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BERTrade: Using Contextual Embeddings to Parse Old French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MUSS: Multilingual Unsupervised Sentence Simplification by Mining Paraphrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+                <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736840v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement linguistique au XVIIe s. : nouvelles approches scriptométriques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T-Modules: Translation Modules for Zero-Shot Cross-Modal Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ambroise Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Schwenk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLF 2022 - 8e Congrès Mondial de Linguistique Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMNLP 2022 - 2022 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681556v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’étude linguistique sur données artificielles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">BERTrade: Using Contextual Embeddings to Parse Old French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variation(s) en français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATILF, Nov 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856660v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8809,51 +8809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9059,64 +9059,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Cleaner Document-Oriented Multilingual Crawled Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Abadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9269,373 +9269,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Data Augmentation for Zero-Shot Cross-Lingual Question Answering</w:t>
+                <w:t xml:space="preserve">Le Traitement Automatique des Langues au service du vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arij Riabi</w:t>
+                <w:t xml:space="preserve">Antoine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Scialom</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dataquitaine 2021 - IA, Recherche Opérationnelle &amp; Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Bordeaux / Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109187v1</w:t>
+                <w:t xml:space="preserve">hal-03146219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Traitement Automatique des Langues au service du vin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gérard</w:t>
+                <w:t xml:space="preserve">Ungoliant: An Optimized Pipeline for the Generation of a Very Large-Scale Multilingual Web Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Abadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dataquitaine 2021 - IA, Recherche Opérationnelle &amp; Data Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMLC 2021 - 9th Workshop on Challenges in the Management of Large Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Limerick / Virtual, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14618/ids-pub-10468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146219v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ungoliant: An Optimized Pipeline for the Generation of a Very Large-Scale Multilingual Web Corpus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
+                <w:t xml:space="preserve">Synthetic Data Augmentation for Zero-Shot Cross-Lingual Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arij Riabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Keraron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLC 2021 - 9th Workshop on Challenges in the Management of Large Corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Limerick / Virtual, Ireland. </w:t>
+              <w:t xml:space="preserve">2021 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta cana, Dominican Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14618/ids-pub-10468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.emnlp-main.562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301590v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t>
               </w:r>
@@ -9647,51 +9647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9759,51 +9759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Being Unseen from mBERT is just the Beginning: Handling New Languages With Multilingual Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Anastasopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9962,51 +9962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Cognate Prediction Be Modelled as a Low-Resource Machine Translation Task?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10096,64 +10096,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Poinhos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Kogkitsidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : « Pour une histoire de la langue ‘par en bas’: textes privés et variation des langues dans le passé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
@@ -10182,51 +10182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Character-based Language Models Improve Downstream Task Performance in Low-Resource and Noisy Language Scenarios?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arij Riabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10271,493 +10271,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Contextualized Word-Embeddings with a sip of CaBeRnet: a New French Balanced Reference Corpus</w:t>
+                <w:t xml:space="preserve">ASSET: A Dataset for Tuning and Evaluation of Sentence Simplification Models with Multiple Rewriting Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+                <w:t xml:space="preserve">Fernando Alva-Manchego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Scarton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLC-8 - 8th Workshop on the Challenges in the Management of Large Corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678358v1</w:t>
+                <w:t xml:space="preserve">hal-02889823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSET: A Dataset for Tuning and Evaluation of Sentence Simplification Models with Multiple Rewriting Transformations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French Contextualized Word-Embeddings with a sip of CaBeRnet: a New French Balanced Reference Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Scarton</w:t>
+                <w:t xml:space="preserve">Murielle Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States</w:t>
+              <w:t xml:space="preserve">CMLC-8 - 8th Workshop on the Challenges in the Management of Large Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889823v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Statistical and Neural Models for Learning Sound Correspondences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
+                <w:t xml:space="preserve">Establishing a New State-of-the-Art for French Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LT4HALA 2020 - First Workshop on Language Technologies for Historical and Ancient Languages</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529929v1</w:t>
+                <w:t xml:space="preserve">hal-02617950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a New State-of-the-Art for French Named Entity Recognition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
+                <w:t xml:space="preserve">Comparing Statistical and Neural Models for Learning Sound Correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+              <w:t xml:space="preserve">LT4HALA 2020 - First Workshop on Language Technologies for Historical and Ancient Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617950v2</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de langue contextuels Camembert pour le français : impact de la taille et de l'hétérogénéité des données d'entrainement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10765,51 +10765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy / Virtuel, France. pp.54-65</w:t>
@@ -10851,51 +10851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monolingual Approach to Contextualized Word Embeddings for Mid-Resource Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10981,51 +10981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Essaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Fethi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Futeral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11076,103 +11076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t>
@@ -11400,90 +11400,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllable Sentence Simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11508,51 +11508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Aspects of Developing and Managing an Etymological Lexical Resource: Introducing EtymDB 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11679,109 +11679,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological complexities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Walther</w:t>
+                <w:t xml:space="preserve">Preparing the Dictionnaire Universel for Automatic Enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th SIGMORPHON Workshop on Computational Research in Phonetics, Phonology, and Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">10th International Conference on Historical Lexicography and Lexicology (ICHLL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266999v1</w:t>
+                <w:t xml:space="preserve">hal-02131598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Pipeline for Processing Huge Corpora on Medium to Low Resource Infrastructures</w:t>
               </w:r>
@@ -11793,51 +11806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Workshop on the Challenges in the Management of Large Corpora (CMLC-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11934,286 +11947,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing BERT for Lexical Normalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Muller</w:t>
+                <w:t xml:space="preserve">Morphological complexities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Workshop on Noisy User-generated Text (W-NUT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">16th SIGMORPHON Workshop on Computational Research in Phonetics, Phonology, and Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294316v1</w:t>
+                <w:t xml:space="preserve">hal-02266999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing the Dictionnaire Universel for Automatic Enrichment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
+                <w:t xml:space="preserve">Enhancing BERT for Lexical Normalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Historical Lexicography and Lexicology (ICHLL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Leeuwarden, Netherlands</w:t>
+              <w:t xml:space="preserve">The 5th Workshop on Noisy User-generated Text (W-NUT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131598v1</w:t>
+                <w:t xml:space="preserve">hal-02294316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference-less Quality Estimation of Text Simplification Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Mazaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12566,51 +12566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Fethi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13078,204 +13078,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving neural tagging with lexical information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotating omission in statement pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Martínez Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héctor Martínez Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Parsing Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Pisa, Italy. pp.25-31</w:t>
+              <w:t xml:space="preserve">11th Linguistic Annotation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain. pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592055v1</w:t>
+                <w:t xml:space="preserve">hal-01584035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating omission in statement pairs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving neural tagging with lexical information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Martínez Alonso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Linguistic Annotation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain. pp.41-45</w:t>
+              <w:t xml:space="preserve">15th International Conference on Parsing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pisa, Italy. pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584035v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting an Etymological Database from Wiktionary</w:t>
               </w:r>
@@ -13812,204 +13812,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment analysis of write-in comments related to organisational change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Tcherniak</w:t>
+                <w:t xml:space="preserve">Could Greek and Italic share a same Indo-European substratum?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Congress of the European Association of Work and Organizational Psychology - EAWOP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Work and Organizational Psychology, May 2015, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Historical Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285621v1</w:t>
+                <w:t xml:space="preserve">hal-01256310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could Greek and Italic share a same Indo-European substratum?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Garnier</w:t>
+                <w:t xml:space="preserve">Sentiment analysis of write-in comments related to organisational change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jūratė Čingienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Tcherniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Historical Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Naples, Italy</w:t>
+              <w:t xml:space="preserve">17th Congress of the European Association of Work and Organizational Psychology - EAWOP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Work and Organizational Psychology, May 2015, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256310v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation strategies for inflection class inference</w:t>
               </w:r>
@@ -14140,109 +14140,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et correction automatique d'entités nommées dans des corpus OCRisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Language-Independent Approach to Extracting Derivational Relations from an Inflectional Lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baranes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kata Gábor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique du Langage Naturel 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Ninth International Conference on Language Resources and Evaluation (LREC'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022378v1</w:t>
+                <w:t xml:space="preserve">hal-01002723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avtomatska razširitev in čiščenje sloWNeta</w:t>
               </w:r>
@@ -14310,51 +14310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Error Detection in Digitized Cultural Heritage Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Gábor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14378,281 +14378,281 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A language-independent and fully unsupervised approach to lexicon induction and part-of-speech tagging for closely related languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Language Resources Association, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YaMTG: An Open-Source Heavily Multilingual Translation Graph Extracted from Wiktionaries and Parallel Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hanoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Language Resources Association, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Language-Independent Approach to Extracting Derivational Relations from an Inflectional Lexicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection et correction automatique d'entités nommées dans des corpus OCRisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Gábor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Ninth International Conference on Language Resources and Evaluation (LREC'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Traitement Automatique du Langage Naturel 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002723v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a French FrameNet: Methodology and First results</w:t>
               </w:r>
@@ -14858,51 +14858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalisation de textes par analogie: le cas des mots inconnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baranes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15193,316 +15193,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the inner architecture of Khaling verbal morphology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+                <w:t xml:space="preserve">Lexicon induction and part-of-speech tagging of non-resourced languages without any bilingual resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Sino-Tibetan Languages of Sichuan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">RANLP Workshop on Adaptation of language resources and tools for closely related languages and language variants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927278v1</w:t>
+                <w:t xml:space="preserve">hal-00862693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can MDL Improve Unsupervised Chinese Word Segmentation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magistry</w:t>
+                <w:t xml:space="preserve">Uncovering the inner architecture of Khaling verbal morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Joint Conference on Natural Language Processing: Sighan workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.2</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Sino-Tibetan Languages of Sichuan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876389v1</w:t>
+                <w:t xml:space="preserve">hal-00927278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicon induction and part-of-speech tagging of non-resourced languages without any bilingual resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Scherrer</w:t>
+                <w:t xml:space="preserve">Can MDL Improve Unsupervised Chinese Word Segmentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANLP Workshop on Adaptation of language resources and tools for closely related languages and language variants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Hissar, Bulgaria</w:t>
+              <w:t xml:space="preserve">Sixth International Joint Conference on Natural Language Processing: Sighan workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862693v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étiquetage morphosyntaxique de langues non dotées à partir de ressources pour une langue étymologiquement proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15648,51 +15648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mouilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN - Traitement Automatique du Langage Naturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Les sables d'Olonne, France. pp.407-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15897,1339 +15897,1339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population of a Knowledge Base for News Metadata from Unstructured Text and Web Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Stern</w:t>
+                <w:t xml:space="preserve">Unsupervized Word Segmentation: the case for Mandarin Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AKBC-WEKEX 2012 - The Knowledge Extraction Workshop at NAACL-HLT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ACL - Annual Meeting of the Association for Computational Linguistics - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jul 2012, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699297v1</w:t>
+                <w:t xml:space="preserve">hal-00701200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Alpage Architecture at the SANCL 2012 Shared Task: Robust Pre-Processing and Lexical Bridging for User-Generated Content Parsing</w:t>
+                <w:t xml:space="preserve">Data Driven Lemmatization and Parsing of Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Candito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SANCL 2012 - First Workshop on Syntactic Analysis of Non-Canonical Language an NAACL-HLT'12 workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVALITA 2011 - Evaluation of NLP and Speech Tools for Italian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Rome, Italy. pp.249-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35828-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703124v2</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging syntactic lexica: the case for French verbs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Driven Lemmatization for Statistical Constituent Parsing of Italian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC'12 Workshop on Merging Language Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Proceedings of EVALITA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Roma, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703128v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a treebank of noisy user-generated content: The French Social Media Bank</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cleaning noisy wordnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Combet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TLT 11 - The 11th International Workshop on Treebanks and Linguistic Theories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">LREC 2012 - Eighth International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780898v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionary-Ontology Cross-Enrichment Using TLFi and WOLF to enrich one another</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">A Joint Named Entity Recognition and Entity Linking System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogALex-III - 3rd Workshop on Cognitive Aspects of the Lexicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t>
+              <w:t xml:space="preserve">EACL 2012 Workshop on Innovative hybrid approaches to the processing of textual data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936500v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Named Entity Recognition and Entity Linking System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Population of a Knowledge Base for News Metadata from Unstructured Text and Web Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2012 Workshop on Innovative hybrid approaches to the processing of textual data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">AKBC-WEKEX 2012 - The Knowledge Extraction Workshop at NAACL-HLT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699295v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Social Media Bank: a Treebank of Noisy User Generated Content</w:t>
+                <w:t xml:space="preserve">The Alpage Architecture at the SANCL 2012 Shared Task: Robust Pre-Processing and Lexical Bridging for User-Generated Content Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Candito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Combet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2012 - 24th International Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kay, Martin and Boitet, Christian, Dec 2012, Mumbai, India</w:t>
+              <w:t xml:space="preserve">SANCL 2012 - First Workshop on Syntactic Analysis of Non-Canonical Language an NAACL-HLT'12 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780895v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the Coverage of a Semantic Lexicon by Automatically Extracted Event Nominalizations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Merging syntactic lexica: the case for French verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+              <w:t xml:space="preserve">LREC'12 Workshop on Merging Language Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703127v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating and improving syntactic lexica by plugging them within a parser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tolone</w:t>
+                <w:t xml:space="preserve">Building a treebank of noisy user-generated content: The French Social Media Bank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Candito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mouilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Combet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istambul, Turkey. electronic version (8 pp.)</w:t>
+              <w:t xml:space="preserve">TLT 11 - The 11th International Workshop on Treebanks and Linguistic Theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786883v1</w:t>
+                <w:t xml:space="preserve">hal-00780898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervized Word Segmentation: the case for Mandarin Chinese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magistry</w:t>
+                <w:t xml:space="preserve">Dictionary-Ontology Cross-Enrichment Using TLFi and WOLF to enrich one another</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eckard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL - Annual Meeting of the Association for Computational Linguistics - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Jul 2012, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">CogALex-III - 3rd Workshop on Cognitive Aspects of the Lexicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701200v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Driven Lemmatization and Parsing of Italian</w:t>
+                <w:t xml:space="preserve">The French Social Media Bank: a Treebank of Noisy User Generated Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Candito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mouilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Combet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVALITA 2011 - Evaluation of NLP and Speech Tools for Italian</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COLING 2012 - 24th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kay, Martin and Boitet, Christian, Dec 2012, Mumbai, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35828-9_27⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00778153v1</w:t>
+                <w:t xml:space="preserve">hal-00780895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Driven Lemmatization for Statistical Constituent Parsing of Italian</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Le Roux</w:t>
+                <w:t xml:space="preserve">Boosting the Coverage of a Semantic Lexicon by Automatically Extracted Event Nominalizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Gábor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Ma Apidianaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EVALITA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Roma, Italy, Italy</w:t>
+              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702618v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning noisy wordnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating and improving syntactic lexica by plugging them within a parser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Darja Fišer</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - Eighth International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istambul, Turkey. electronic version (8 pp.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703125v1</w:t>
+                <w:t xml:space="preserve">hal-00786883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying cross-lingual WSD to wordnet development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Ma Apidianaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17267,51 +17267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Parsing of Spanish and Data Driven Lemmatization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17362,51 +17362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wordnet creation and extension made simple: A multilingual lexicon-based approach using wiki resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hanoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17438,125 +17438,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleda, a free large-scale entity database for French</w:t>
+                <w:t xml:space="preserve">Annotation référentielle du Corpus Arboré de Paris 7 en entités nommées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 : eighth international conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. 4 p</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699300v1</w:t>
+                <w:t xml:space="preserve">hal-00703108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Extension of WOLF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17572,519 +17585,515 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GWC2012 - 6th International Global Wordnet Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Global Wordnet Association + Toyohashi University of Technology + National Institute of Japanese Language and Linguistics, Jan 2012, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation référentielle du Corpus Arboré de Paris 7 en entités nommées</w:t>
+                <w:t xml:space="preserve">Aleda, a free large-scale entity database for French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">LREC 2012 : eighth international conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703108v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de ressources pour le persan: PerLex2, nouveau lexique morphologique et MElt_fa, étiqueteur morphosyntaxique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation et induction de lexique non-supervisées du mandarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00751630v1</w:t>
+                <w:t xml:space="preserve">inria-00605899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation et induction de lexique non-supervisées du mandarin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de ressources pour le persan: PerLex2, nouveau lexique morphologique et MElt_fa, étiqueteur morphosyntaxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Faghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jun 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">TALN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00605899v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un lexique des adjectifs dénominaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Canonical Inflection: Data, Formalisation and Complexity Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles, Montpellier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFCM 2011 - The Second Workshop on Systems and Frameworks for Computational Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Zürich, Switzerland. pp.23-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23138-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00751177v1</w:t>
+                <w:t xml:space="preserve">inria-00615306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de lexiques syntaxiques par leur intégration dans l'analyseur syntaxique FRMG</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+                <w:t xml:space="preserve">Coopération de méthodes statistiques et symboliques pour l'adaptation non-supervisée d'un système d'étiquetage en entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LGC'11 - 30ème Colloque international sur le Lexique et la Grammaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nicosie, Chypre. p. 267-274</w:t>
+              <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605690v1</w:t>
+                <w:t xml:space="preserve">inria-00617068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes d'intégration morphologique d'emprunts d'origine anglaise en français</w:t>
               </w:r>
@@ -18146,442 +18155,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00616779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un turc mécanique pour les ressources linguistiques : critique de la myriadisation du travail parcellisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction d'un lexique des adjectifs dénominaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Strnadová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.69-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00617067v1</w:t>
+                <w:t xml:space="preserve">halshs-00751177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de ressources pour le persan: le nouveau lexique morphologique \perlex 2 et l'étiqueteur morphosyntaxique \meltfa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de lexiques syntaxiques par leur intégration dans l'analyseur syntaxique FRMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de TALN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">LGC'11 - 30ème Colloque international sur le Lexique et la Grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nicosie, Chypre. p. 267-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01441123v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Canonical Inflection: Data, Formalisation and Complexity Measures</w:t>
+                <w:t xml:space="preserve">Un turc mécanique pour les ressources linguistiques : critique de la myriadisation du travail parcellisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Walther</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFCM 2011 - The Second Workshop on Systems and Frameworks for Computational Morphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615306v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00617067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération de méthodes statistiques et symboliques pour l'adaptation non-supervisée d'un système d'étiquetage en entités nommées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de ressources pour le persan: le nouveau lexique morphologique \perlex 2 et l'étiqueteur morphosyntaxique \meltfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosa Stern</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Faghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Actes de TALN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00617068v1</w:t>
+                <w:t xml:space="preserve">halshs-01441123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Lexicon-Grammar Tables for French Verbs in a Large-Coverage Parser</w:t>
               </w:r>
@@ -18684,64 +18684,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2011 - Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18766,51 +18766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the predictability of light verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18855,489 +18855,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00617506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Critical Analysis of Amazon Mechanical Turk Overpowering Use</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending wordnets by learning from multiple resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Mariani</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Language and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">LTC'11 : 5th Language and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648187v1</w:t>
+                <w:t xml:space="preserve">hal-00655785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending wordnets by learning from multiple resources</w:t>
+                <w:t xml:space="preserve">A new morphological lexicon and a POS tagger for the Persian Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Darja Fišer,</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Faghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LTC'11 : 5th Language and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Poznań, Poland</w:t>
+              <w:t xml:space="preserve">International Conference in Iranian Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655785v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00614711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new morphological lexicon and a POS tagger for the Persian Language</w:t>
+                <w:t xml:space="preserve">Non-canonical inflection : data, formalisation and complexity measures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Iranian Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Systems and Frameworks for Computational Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.23-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614711v1</w:t>
+                <w:t xml:space="preserve">halshs-00746299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-canonical inflection : data, formalisation and complexity measures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Critical Analysis of Amazon Mechanical Turk Overpowering Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Walther</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Frameworks for Computational Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. pp.23-45</w:t>
+              <w:t xml:space="preserve">5th Language and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00746299v1</w:t>
+                <w:t xml:space="preserve">hal-00648187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation d'une ressource lexicale pour la construction d'un étiqueteur morpho-syntaxique état-de-l'art du français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Denis</w:t>
+                <w:t xml:space="preserve">Influence of Pre-annotation on POS-tagged Corpus Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement automatique des langues naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">The Fourth ACL Linguistic Annotation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Uppsala, Sweden. pp.56-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00514364v1</w:t>
+                <w:t xml:space="preserve">hal-00484294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lexicon of French Quotation Verbs for Automatic Quotation Extraction</w:t>
               </w:r>
@@ -19349,51 +19349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on Language Resources and Evaluation - LREC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19412,873 +19412,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00515461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pre-annotation on POS-tagged Corpus Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Fort</w:t>
+                <w:t xml:space="preserve">Exploitation d'une ressource lexicale pour la construction d'un étiqueteur morpho-syntaxique état-de-l'art du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth ACL Linguistic Annotation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Uppsala, Sweden. pp.56-63</w:t>
+              <w:t xml:space="preserve">Traitement automatique des langues naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484294v1</w:t>
+                <w:t xml:space="preserve">inria-00514364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources for Named Entity Recognition and Resolution in News Wires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de ressources pour le persan: lexique morphologique et chaîne de traitements de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entity 2010 Workshop at LREC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">TALN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00521240v1</w:t>
+                <w:t xml:space="preserve">halshs-00751169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse discursive des incises de citation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Danlos</w:t>
+                <w:t xml:space="preserve">Traitement des inconnus : une approche systématique de l'incomplétude lexicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Blancafort San José</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Recourcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Mondial de Linguistique Française - CMLF 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Linguistique Française, Jul 2010, La Nouvelle Orléans, États-Unis</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles : TALN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00511397v1</w:t>
+                <w:t xml:space="preserve">inria-00521237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Development of Basic NLP Tools: Towards a Lexicon and a POS Tagger for Kurmanji Kurdish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Walther</w:t>
+                <w:t xml:space="preserve">Détection et résolution d'entités nommées dans des dépêches d'agence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Lexis and Grammar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles : TALN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510999v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00521234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating and maintaining language resources: the main guidelines of the Victoria project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nieves Fernández Formoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Vidal Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Language Resources: From Storyboard to Sustainability and LR Lifecycle Management (LREC 2010 workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00521241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Large-Scale Lexicon for a Less-Resourced Language: General Methodology and Preliminary Experiments on Sorani Kurdish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Walther</w:t>
+                <w:t xml:space="preserve">Resources for Named Entity Recognition and Resolution in News Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th SaLTMiL Workshop on Creation and use of basic lexical resources for less-resourced languages (LREC 2010 Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Valetta, Malta</w:t>
+              <w:t xml:space="preserve">Entity 2010 Workshop at LREC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751634v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00521240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de ressources pour le persan: lexique morphologique et chaîne de traitements de surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse discursive des incises de citation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Walther</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2ème Congrès Mondial de Linguistique Française - CMLF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Linguistique Française, Jul 2010, La Nouvelle Orléans, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751169v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00511397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des inconnus : une approche systématique de l'incomplétude lexicale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Javier Couto</w:t>
+                <w:t xml:space="preserve">Fast Development of Basic NLP Tools: Towards a Lexicon and a POS Tagger for Kurmanji Kurdish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles : TALN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Lexis and Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00521237v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et résolution d'entités nommées dans des dépêches d'agence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Stern</w:t>
+                <w:t xml:space="preserve">Developing a Large-Scale Lexicon for a Less-Resourced Language: General Methodology and Preliminary Experiments on Sorani Kurdish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles : TALN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th SaLTMiL Workshop on Creation and use of basic lexical resources for less-resourced languages (LREC 2010 Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00521234v1</w:t>
+                <w:t xml:space="preserve">halshs-00751634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation d'une ressource lexicale pour la construction d'un étiqueteur morphosyntaxique état-de-l'art du français</w:t>
               </w:r>
@@ -20504,532 +20504,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00521235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal rank reduction for Linear Context-Free Rewriting Systems with Fan-Out Two</w:t>
+                <w:t xml:space="preserve">The Lefff, a freely available and large-coverage morphological and syntactic lexicon for French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Satta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual Meeting of the Association for Computational Linguistics - ACL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">7th international conference on Language Resources and Evaluation (LREC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00515455v3</w:t>
+                <w:t xml:space="preserve">inria-00521242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A morphological lexicon for the Persian language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control Verbs, Argument Cluster Coordination and MCTAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Walther</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th Language Resources and Evaluation Conference (LREC'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, La Valette, Malta</w:t>
+              <w:t xml:space="preserve">10th International Conference on Tree Adjoining Grammars and Related Formalisms (TAG+10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New Haven, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751629v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00521230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lefff, a freely available and large-coverage morphological and syntactic lexicon for French</w:t>
+                <w:t xml:space="preserve">Optimal rank reduction for Linear Context-Free Rewriting Systems with Fan-Out Two</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Satta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on Language Resources and Evaluation (LREC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">48th Annual Meeting of the Association for Computational Linguistics - ACL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00521242v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00515455v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Verbs, Argument Cluster Coordination and MCTAG</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A morphological lexicon for the Persian language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Danlos</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Tree Adjoining Grammars and Related Formalisms (TAG+10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, New Haven, United States. pp.0</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th Language Resources and Evaluation Conference (LREC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00521230v1</w:t>
+                <w:t xml:space="preserve">halshs-00751629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling an annotated corpus and a morphosyntactic lexicon for state-of-the-art POS tagging with less human effort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Denis</w:t>
+                <w:t xml:space="preserve">Constructing parse forests that include exactly the n-best PCFG trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Asia Conference on Language, Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">IWPT'09 - 11th International Conference on Parsing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00514366v1</w:t>
+                <w:t xml:space="preserve">inria-00616688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing parse forests that include exactly the n-best PCFG trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">Coupling an annotated corpus and a morphosyntactic lexicon for state-of-the-art POS tagging with less human effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWPT'09 - 11th International Conference on Parsing Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Pacific Asia Conference on Language, Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00616688v1</w:t>
+                <w:t xml:space="preserve">inria-00514366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les tables du Lexique-Grammaire à un analyseur syntaxique robuste à grande échelle</w:t>
               </w:r>
@@ -21091,679 +21091,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICA: A Probabilistic Dependency Parser Based on Tree Insertion Grammars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trouver et confondre les coupables : un processus sophistiqué de correction de lexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srinivas Bangalore</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Jacques Farré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL 2009 - North American Chapter of the Association for Computational Linguistics (Short Papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Boulder, Colorado, United States</w:t>
+              <w:t xml:space="preserve">16ème conférence sur le Traitement Automatique des Langues Naturelles : TALN'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA ; LIPN, Jun 2009, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00616695v1</w:t>
+                <w:t xml:space="preserve">inria-00553257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Component Tree Insertion Grammars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICA: A Probabilistic Dependency Parser Based on Tree Insertion Grammars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Bangalore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Rambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FG 2009 - 14 th Conference on Formal Grammars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">NAACL 2009 - North American Chapter of the Association for Computational Linguistics (Short Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Boulder, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00616691v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00616695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producción eficiente de recursos lingüísticos: el proyecto Victoria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+                <w:t xml:space="preserve">Multi-Component Tree Insertion Grammars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEPLN 09 - 25th edition of the Annual Conference of the Spanish Society for Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Donostia, España</w:t>
+              <w:t xml:space="preserve">FG 2009 - 14 th Conference on Formal Grammars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793059v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00616691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting and Visualizing Quotations from News Wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Producción eficiente de recursos lingüísticos: el proyecto Victoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sánchez Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Recourcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LTC 2009 - 4th Language and Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEPLN 09 - 25th edition of the Annual Conference of the Spanish Society for Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Donostia, España</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00607463v1</w:t>
+                <w:t xml:space="preserve">hal-00793059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouver et confondre les coupables : un processus sophistiqué de correction de lexique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+                <w:t xml:space="preserve">Extracting and Visualizing Quotations from News Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Recourcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème conférence sur le Traitement Automatique des Langues Naturelles : TALN'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LTC 2009 - 4th Language and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Poznań, Poland. pp.522-532, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20095-3_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00553257v1</w:t>
+                <w:t xml:space="preserve">inria-00607463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Parsing Results for Lexical Correction: Toward a Complete Correction Process of Wide-Coverage Lexicons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Farré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22008,51 +22008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Guénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22090,90 +22090,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards efficient production of linguistic resources: the Victoria Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Sánchez Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22215,90 +22215,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construcciòn y extensiòn de un léxico morfológico y sintáctico para el Español: el Leffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Sánchez Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22334,761 +22334,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00553258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A morphological and syntactic wide-coverage lexicon for Spanish: The Leffe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+                <w:t xml:space="preserve">Building a morphological and syntactic lexicon by merging various linguistic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANLP 2009 - Recent Advances in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Borovets, Bulgaria</w:t>
+              <w:t xml:space="preserve">NODALIDA 2009 - the 17th Nordic Conference of Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00616693v1</w:t>
+                <w:t xml:space="preserve">hal-00793048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a morphological and syntactic lexicon by merging various linguistic resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description et analyse des verbes désadjectivaux et dénominaux en -ifier et -iser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NODALIDA 2009 - the 17th Nordic Conference of Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Odense, Denmark</w:t>
+              <w:t xml:space="preserve">28ème Colloque international sur le lexique et la grammaire (LGC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bergen, Norvège. pp.102-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793048v1</w:t>
+                <w:t xml:space="preserve">hal-00402451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description et analyse des verbes désadjectivaux et dénominaux en -ifier et -iser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A morphological and syntactic wide-coverage lexicon for Spanish: The Leffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karen Fort</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque international sur le lexique et la grammaire (LGC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bergen, Norvège. pp.102-109</w:t>
+              <w:t xml:space="preserve">RANLP 2009 - Recent Advances in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Borovets, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402451v1</w:t>
+                <w:t xml:space="preserve">inria-00616693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie lexicographique de constitution d'un lexique syntaxique de référence pour le français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Danlos</w:t>
+                <w:t xml:space="preserve">Extensión y corrección semi-automática de léxicos morfo-sintácticos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Farré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the workshop ``Lexicographie et informatique~: bilan et perspectives''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">24th edition of the conference of the Spanish Society for Natural Language Processing (SEPLN 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Advanced Database research group, LaBDA, Sep 2008, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00524742v1</w:t>
+                <w:t xml:space="preserve">inria-00553523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining multiple resources to build reliable wordnets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction d'un wordnet libre du français à partir de ressources multilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSD 2008 - Text Speech and Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">TALN 2008 -Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614706v1</w:t>
+                <w:t xml:space="preserve">inria-00614707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension et couplage de ressources syntaxiques et sémantiques sur les adverbes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie lexicographique de constitution d'un lexique syntaxique de référence pour le français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Colloque international sur le lexique et la grammaire 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, L'Aquila, Italie. pp.0</w:t>
+              <w:t xml:space="preserve">Proceedings of the workshop ``Lexicographie et informatique~: bilan et perspectives''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336294v1</w:t>
+                <w:t xml:space="preserve">inria-00524742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensión y corrección semi-automática de léxicos morfo-sintácticos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Nicolas</w:t>
+                <w:t xml:space="preserve">Combining multiple resources to build reliable wordnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th edition of the conference of the Spanish Society for Natural Language Processing (SEPLN 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, El Advanced Database research group, LaBDA, Sep 2008, Madrid, España</w:t>
+              <w:t xml:space="preserve">TSD 2008 - Text Speech and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00553523v1</w:t>
+                <w:t xml:space="preserve">inria-00614706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un wordnet libre du français à partir de ressources multilingues</w:t>
+                <w:t xml:space="preserve">Extension et couplage de ressources syntaxiques et sémantiques sur les adverbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Darja Fišer</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2008 -Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">27e Colloque international sur le lexique et la grammaire 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, L'Aquila, Italie. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614707v1</w:t>
+                <w:t xml:space="preserve">hal-00336294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the Adverbial Coverage of a French WordNet</w:t>
               </w:r>
@@ -23163,312 +23163,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a free French wordnet from multilingual resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constructions pronominales dans Dicovalence et le lexique-grammaire--intégration dans le Lefff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darja Fišer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OntoLex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Proceedings of the 27th Lexicon-Grammar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, L'Aquila, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614708v1</w:t>
+                <w:t xml:space="preserve">inria-00524741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions pronominales dans Dicovalence et le lexique-grammaire--intégration dans le Lefff</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Danlos</w:t>
+                <w:t xml:space="preserve">Computer aided correction and extension of a syntactic wide-coverage lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Molinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Farré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 27th Lexicon-Grammar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, L'Aquila, Italie</w:t>
+              <w:t xml:space="preserve">Coling 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom. pp 604-611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00524741v1</w:t>
+                <w:t xml:space="preserve">hal-00360918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer aided correction and extension of a syntactic wide-coverage lexicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building a free French wordnet from multilingual resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coling 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Manchester, United Kingdom. pp 604-611</w:t>
+              <w:t xml:space="preserve">OntoLex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360918v1</w:t>
+                <w:t xml:space="preserve">inria-00614708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer un lexique syntaxique à l'aide des tables du Lexique-Grammaire : Adverbes en -ment</w:t>
               </w:r>
@@ -24499,51 +24499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology based automatic acquisition of large-coverage lexica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24613,51 +24613,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Translation for Low-Resource Dialectal Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Nédey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25207,77 +25207,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Criticisms About Amazon Mechanical Turk Overpowering Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25751,188 +25751,184 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CommonLID: Re-evaluating State-of-the-Art Language Identification Performance on Web Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling meaning from language in LLM-based machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Burchell</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théo Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Zebaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513966v1</w:t>
+                <w:t xml:space="preserve">hal-05513961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Should We Model the Probability of a Language?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasul Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25940,201 +25936,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling meaning from language in LLM-based machine translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CommonLID: Re-evaluating State-of-the-Art Language Identification Performance on Web Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Burchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Arnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Mosquera-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Lasnier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sara Hincapie-Monsalve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513961v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ForumOccitania: a Corpus of User-Generated Content for Multiple Occitan Varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Nédey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26404,579 +26404,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patent Representation Learning via Self-supervision</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+                <w:t xml:space="preserve">When the Gold Standard isn't Necessarily Standard: Challenges of Evaluating the Translation of User-Generated Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nishimwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333463v2</w:t>
+                <w:t xml:space="preserve">hal-05426685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoMMA, a Large-scale Corpus of Multilingual Medieval Archives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ariane Pinche</w:t>
+                <w:t xml:space="preserve">LLM Reasoning for Machine Translation: Synthetic Data Generation over Thinking Tokens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299220v2</w:t>
+                <w:t xml:space="preserve">hal-05318507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaperon: A Peppered English-French Generative Language Model Suite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patent Representation Learning via Self-supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Gerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410121v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the Gold Standard isn't Necessarily Standard: Challenges of Evaluating the Translation of User-Generated Content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Nishimwe</w:t>
+                <w:t xml:space="preserve">CoMMA, a Large-scale Corpus of Multilingual Medieval Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426685v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLM Reasoning for Machine Translation: Synthetic Data Generation over Thinking Tokens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
+                <w:t xml:space="preserve">Gaperon: A Peppered English-French Generative Language Model Suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Touchent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric de la Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318507v2</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KréyoLID: From Language Identification Towards Language Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasul Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27046,64 +27046,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27164,51 +27164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Kulumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Touchent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27338,347 +27338,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLOOM: A 176B-Parameter Open-Access Multilingual Language Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SONAR: Sentence-Level Multimodal and Language-Agnostic Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Ambroise Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Schwenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850124v1</w:t>
+                <w:t xml:space="preserve">hal-04264028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method for Unsupervised Bilingual Lexicon Induction for Data-Imbalanced, Closely Related Language Pairs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BLOOM: A 176B-Parameter Open-Access Multilingual Language Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teven Le Scao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellie Pavlick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Ilić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264052v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SONAR: Sentence-Level Multimodal and Language-Agnostic Representations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holger Schwenk</w:t>
+                <w:t xml:space="preserve">A Simple Method for Unsupervised Bilingual Lexicon Induction for Data-Imbalanced, Closely Related Language Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyati Bafna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina España-Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef van Genabith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264028v1</w:t>
+                <w:t xml:space="preserve">hal-04264052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Anisotropy Inherent to Transformers?</w:t>
               </w:r>
@@ -27860,263 +27860,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Spoken Dialogue Language Modeling: preprint version</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wei-Ning Hsu</w:t>
+                <w:t xml:space="preserve">Between words and characters: A Brief History of Open-Vocabulary Modeling and Tokenization in NLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina J. Mielke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Alyafeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Salesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Raffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manan Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834730v1</w:t>
+                <w:t xml:space="preserve">hal-03540069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between words and characters: A Brief History of Open-Vocabulary Modeling and Tokenization in NLP</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generative Spoken Dialogue Language Modeling: preprint version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Kharitonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Copet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossi Adi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Ning Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manan Dey</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03540069v1</w:t>
+                <w:t xml:space="preserve">hal-03834730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaskEval: Weighted MLM-Based Evaluation for Text Summarization and Simplification</w:t>
               </w:r>
@@ -28128,51 +28128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Lu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Scialom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28216,64 +28216,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Automatic Evaluation in Sentence Simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Scialom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Staiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28330,90 +28330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual Unsupervised Sentence Simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28734,90 +28734,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllable Sentence Simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28923,103 +28923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -29638,51 +29638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04449905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokai Yu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta R. Costa-Jussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nishimwe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57896/2023-tal-64_2_1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04985472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03985368v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Kharitonov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Copet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Adi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ning Hsu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00545" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9346" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kreutzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Caswell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Wahab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van Esch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Algayres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ricoul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Karadayi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lauren&#231;on" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zaiem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02681179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beniamine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/if-2017-0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139248860" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9295-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-014-9291-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-012-9193-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Walther" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01777624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.2.11dan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.2.12sag" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boullier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521227v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521228v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Marmonier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1599" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04669351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Randy Zebaze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.68" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.wmt-1.80" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1217" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.77" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736377v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Futeral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449221v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441473v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Devoto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Minervini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane N&#233;dey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1216" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04793388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Zebaze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593391v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Bafna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Espa&#241;a-Bonet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef van Genabith" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeannot-Tirole" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264051v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595013v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zuo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.147" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130146v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouilleron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ambroise Duquenne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Gong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Dong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Du" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.899" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Synnaeve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diego-Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-2484" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mouzoun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ghamri Doudane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.295" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300824v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taillandier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwke Hupkes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Anastasopoulos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844262v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Castagn&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831888v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Nabli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesujoba O Alabi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614691v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fourrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540226v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poinhos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyagbaatar Batsuren" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Goldman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Khalifa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kiera&#347;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.03608" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tinner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Gonen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Basmov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834719v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834732v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736840v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681556v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03663110v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charmet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cherichi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Czerwinska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fouret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abadji" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850405v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109187v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Riabi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Keraron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.562" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146219v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;rard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pons" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03301590v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/ids-pub-10468" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03239087v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanai Elazar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243380v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357080v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527328v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678358v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889823v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alva-Manchego" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Scarton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02529929v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02617950v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863875v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.156" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889804v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Essaidi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fethi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.107" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.645" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02677957v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977539v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Zaiem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678214v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678100v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131630v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Jawahar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266999v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148693v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/IDS-PUB-9021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148701v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02294316v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131598v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959054v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Humeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazar&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Martinez Alonso" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798976v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798979v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959045v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K18-2023" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir More" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem &#199;etino&#287;lu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri &#199;&#246;ltekin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798798v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592051v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schuster" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D Candito" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Manning" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584168v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K17-3026" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592055v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mart&#237;nez Alonso" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584035v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamaire" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592061v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570614v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2212" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584013v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584054v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alonso Mart&#237;nez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831929v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178209v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285621v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; &#268;ingien&#279;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tcherniak" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256310v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01190524v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943675v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022378v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078839v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022402v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022298v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022306v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hanoka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002723v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baranes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022385v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114854v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019998v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022351v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Colinet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022288v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936492v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolghasem Mirroshandel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927278v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876389v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862693v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838569v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927276v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832078v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927277v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40486-3_7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709187v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699297v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703124v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703128v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780898v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Combet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936500v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eckard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699295v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780895v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703127v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Ma Apidianaki" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786883v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701200v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778153v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35828-9_27" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG31486S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702618v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703125v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703126v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702496v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701606v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699300v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655774v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703108v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751630v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605899v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751177v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Strnadov&#225;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605690v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616779v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617067v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441123v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615306v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23138-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617068v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607488v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_17" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614710v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617506v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648187v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655785v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er," TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614711v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746299v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514364v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515461v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484294v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521240v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511397v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510999v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521241v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicolas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Molinero" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Fern&#225;ndez Formoso" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Vidal Castro" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751634v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751169v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521237v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Blancafort San Jos&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recourc&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521234v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521231v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521229v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521235v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515455v3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Satta" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751629v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521242v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521230v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514366v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616688v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461893v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616695v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Bangalore" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Rambow" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616691v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793059v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S&#225;nchez Trigo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607463v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_48" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553257v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Farr&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793052v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04235-5_16" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NHVKMWCB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616690v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614709v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04235-5_8" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553260v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553259v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553258v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616693v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793048v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402451v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524742v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614706v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336294v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553523v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614707v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402305v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614708v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524741v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360918v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186779v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545437v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270412v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413071v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545430v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110974v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413077v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413183v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413192v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413186v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001060v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413189v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366306v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04545387v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/18023" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pkc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178328v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03874266v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03874264v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667476v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.215.13gar" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053047v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_25" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927281v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516341v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631151v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hattat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682188v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Aranzabe" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513966v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Burchell" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnett" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mosquera-G&#243;mez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hincapie-Monsalve" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513952v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513961v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lasnier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413035v2" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jan&#232;s" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05535977v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angleraud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Karamolegkou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000733v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333463v2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299220v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410121v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426685v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318507v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986402v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789028v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kulumba" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546134v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264052v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264028v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264026v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629427v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heffernan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mourachko" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834730v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540069v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina J. Mielke" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Alyafeai" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Salesky" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Raffel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manan Dey" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834733v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lu Liu" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Chi Kit Cheung" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199901v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109299v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161677v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161685v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109106v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Anastasopoulos" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445874v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417640v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rochereau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445946v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330301v3" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01895229v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04449905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokai Yu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta R. Costa-Jussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nishimwe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57896/2023-tal-64_2_1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04985472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03985368v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Kharitonov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Copet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Adi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ning Hsu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00545" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9346" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kreutzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Caswell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Wahab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van Esch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Algayres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ricoul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Karadayi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lauren&#231;on" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zaiem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02681179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beniamine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/if-2017-0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139248860" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9295-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-014-9291-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-012-9193-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Walther" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01777624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.2.11dan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.2.12sag" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boullier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521227v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521228v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Futeral" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.77" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04669351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Randy Zebaze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.68" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991098v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Marmonier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1599" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375157v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.wmt-1.80" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1217" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449221v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441473v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Devoto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scardapane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Minervini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344725v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane N&#233;dey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1216" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520909v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04793388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Zebaze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736370v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593391v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523029v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Bafna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Espa&#241;a-Bonet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef van Genabith" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeannot-Tirole" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264051v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595013v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zuo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.147" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130146v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouilleron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Ambroise Duquenne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Gong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Dong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Du" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.899" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Synnaeve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diego-Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-2484" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Mouzoun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ghamri Doudane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.295" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300824v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taillandier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwke Hupkes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesujoba O Alabi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Anastasopoulos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504741v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844262v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Castagn&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03831888v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Nabli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681556v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poinhos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856660v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyagbaatar Batsuren" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Goldman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Khalifa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kiera&#347;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.03608" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tinner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Gonen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Basmov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03614691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fourrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540226v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834719v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834732v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03663110v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charmet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cherichi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Czerwinska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fouret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abadji" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850405v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146219v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;rard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pons" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03301590v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/ids-pub-10468" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109187v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Riabi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Keraron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.562" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03239087v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanai Elazar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243380v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357080v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527328v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889823v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alva-Manchego" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Scarton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02617950v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02529929v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863875v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.156" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889804v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Essaidi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fethi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.107" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.645" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02677957v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977539v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Zaiem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678214v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678100v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131630v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Jawahar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148693v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/IDS-PUB-9021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148701v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266999v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02294316v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959054v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Humeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazar&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Martinez Alonso" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798976v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798979v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959045v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K18-2023" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01786125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir More" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem &#199;etino&#287;lu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri &#199;&#246;ltekin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798798v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592051v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schuster" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D Candito" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Manning" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584168v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K17-3026" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584035v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mart&#237;nez Alonso" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamaire" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592055v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592061v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570614v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-2212" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584013v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584054v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alonso Mart&#237;nez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831929v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178209v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256310v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285621v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; &#268;ingien&#279;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tcherniak" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01190524v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943675v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002723v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baranes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078839v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022402v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022298v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022306v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hanoka" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022378v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022385v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114854v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01019998v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022351v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Colinet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022288v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936492v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Abolghasem Mirroshandel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862693v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927278v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876389v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838569v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927276v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832078v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927277v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40486-3_7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709187v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701200v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778153v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35828-9_27" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG31486S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702618v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703125v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699295v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Stern" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699297v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703124v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703128v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780898v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Combet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936500v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eckard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780895v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703127v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Ma Apidianaki" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786883v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703126v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702496v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701606v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703108v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655774v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699300v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605899v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751630v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615306v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23138-4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617068v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616779v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751177v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Strnadov&#225;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605690v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617067v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lang" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441123v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607488v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_17" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614710v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617506v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655785v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er," TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614711v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746299v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648187v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484294v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515461v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514364v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751169v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521237v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Blancafort San Jos&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recourc&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521234v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521241v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicolas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Molinero" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Fern&#225;ndez Formoso" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Vidal Castro" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521240v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511397v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510999v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751634v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521231v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521229v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521235v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521242v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521230v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515455v3" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Satta" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751629v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616688v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514366v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461893v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553257v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Farr&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616695v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Bangalore" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Rambow" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616691v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793059v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S&#225;nchez Trigo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607463v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20095-3_48" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793052v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04235-5_16" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NHVKMWCB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616690v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614709v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04235-5_8" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553260v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553259v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553258v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793048v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402451v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616693v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553523v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614707v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524742v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614706v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336294v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402305v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524741v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360918v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614708v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186779v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545437v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270412v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413071v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545430v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110974v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413077v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413183v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413192v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413186v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001060v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413189v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366306v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04545387v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/18023" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pkc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178328v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03874266v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03874264v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667476v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.215.13gar" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053047v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_25" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927281v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516341v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631151v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hattat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682188v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nivre" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Agi&#263;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ahrenberg" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Antonsen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Aranzabe" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513961v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lasnier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513952v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513966v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Burchell" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnett" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mosquera-G&#243;mez" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hincapie-Monsalve" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413035v2" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jan&#232;s" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05535977v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angleraud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Karamolegkou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000733v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roziere" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426685v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318507v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333463v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299220v2" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410121v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986402v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789028v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kulumba" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546134v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264028v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264052v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264026v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629427v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heffernan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mourachko" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540069v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina J. Mielke" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Alyafeai" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Salesky" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Raffel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manan Dey" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834730v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834733v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lu Liu" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Chi Kit Cheung" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199901v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109299v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161677v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161685v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03109106v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Anastasopoulos" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445874v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417640v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rochereau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445946v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05187992v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Enard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05188001v2" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330301v3" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01895229v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>