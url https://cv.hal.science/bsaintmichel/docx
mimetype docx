--- v0 (2026-03-12)
+++ v1 (2026-04-08)
@@ -516,278 +516,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary-induced inhomogeneity of particle layers in the solidification of suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irreversible hardening of a colloidal gel under shear: the smart response of natural rubber latex gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme de Oliveira Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Deville</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pocheau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Leocmach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 539, pp.287-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117140v1</w:t>
+                <w:t xml:space="preserve">hal-01980498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible hardening of a colloidal gel under shear: the smart response of natural rubber latex gels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boundary-induced inhomogeneity of particle layers in the solidification of suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme de Oliveira Reis</w:t>
+                <w:t xml:space="preserve">Marc Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gibaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Leocmach</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 539, pp.287-296. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.12.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980498v1</w:t>
+                <w:t xml:space="preserve">hal-02117140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray radiography of viscous resuspension</w:t>
               </w:r>
@@ -916,77 +916,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall friction and Janssen effect in the solidification of suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (46), pp.9498-9510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1033,51 +1033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering Instabilities in the Spatiotemporal Dynamics of a Shear-Thickening Cornstarch Suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1118,304 +1118,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Multiple Particles with a Solidification Front: From Compacted Particle Layer to Particle Trapping</w:t>
+                <w:t xml:space="preserve">Simultaneous concentration and velocity maps in particle suspensions under shear from rheo-ultrasonic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Pocheau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Meeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (23), pp.5617 - 5627. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.014023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.014023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685670v1</w:t>
+                <w:t xml:space="preserve">hal-01582704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous concentration and velocity maps in particle suspensions under shear from rheo-ultrasonic imaging</w:t>
+                <w:t xml:space="preserve">Interaction of Multiple Particles with a Solidification Front: From Compacted Particle Layer to Particle Trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.014023. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (23), pp.5617 - 5627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.014023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582704v1</w:t>
+                <w:t xml:space="preserve">hal-01685670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting and assessing rupture in protein gels under oscillatory shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1456,274 +1456,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Oscillatory Rheology from Echography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear-banding in wormlike micelles: Beware of elastic instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Fardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Casanellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.5.034014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (5), pp.917 - 926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.4960333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901114v1</w:t>
+                <w:t xml:space="preserve">hal-01919977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-banding in wormlike micelles: Beware of elastic instabilities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Oscillatory Rheology from Echography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leocmach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Manneville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60 (5), pp.917 - 926. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/1.4960333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.5.034014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919977v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical mechanics framework for the large-scale structure of turbulent von Karman flows</w:t>
               </w:r>
@@ -2505,51 +2505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Martinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cristofolini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Orsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ravera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Liggieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766538v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Geri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Mckinley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00226A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230580v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-29-17-2022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Georgelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pocheau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Oliveira Reis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.12.031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401025v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Meeker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01572D" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.031006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00472" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.014023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00064B" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.5.034014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lerouge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4960333" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01233385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thalabard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/6/063006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ravelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/6/063037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Maria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773512v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.234502" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Martinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cristofolini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Orsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ravera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Liggieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766538v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Geri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Mckinley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00226A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230580v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-29-17-2022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Oliveira Reis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.12.031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Georgelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pocheau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052601" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401025v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Meeker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01572D" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.031006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.014023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00472" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00064B" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lerouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4960333" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.5.034014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01233385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thalabard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/6/063006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ravelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/6/063037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Maria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773512v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.234502" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>