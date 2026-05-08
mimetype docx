--- v1 (2026-04-08)
+++ v2 (2026-05-08)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -181,1097 +181,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ravera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libero Liggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...144 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 70 (3), pp.597-617</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766538v1</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many modes are needed to predict climate bifurcations? Lessons from an experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Marié</w:t>
+                <w:t xml:space="preserve">Interplay between wall slip and shear banding in a thixotropic yield stress fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Mckinley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-29-17-2022⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (29), pp.5769-5780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SM00226A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230580v2</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible hardening of a colloidal gel under shear: the smart response of natural rubber latex gels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gibaud</w:t>
+                <w:t xml:space="preserve">How many modes are needed to predict climate bifurcations? Lessons from an experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.12.031⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.17-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-29-17-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980498v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary-induced inhomogeneity of particle layers in the solidification of suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irreversible hardening of a colloidal gel under shear: the smart response of natural rubber latex gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme de Oliveira Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leocmach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 539, pp.287-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117140v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray radiography of viscous resuspension</w:t>
+                <w:t xml:space="preserve">Boundary-induced inhomogeneity of particle layers in the solidification of suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5103271⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401025v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall friction and Janssen effect in the solidification of suspensions</w:t>
+                <w:t xml:space="preserve">X-ray radiography of viscous resuspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Pocheau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Meeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SM01572D⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (10), pp.103301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5103271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927574v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401025v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering Instabilities in the Spatiotemporal Dynamics of a Shear-Thickening Cornstarch Suspension</w:t>
+                <w:t xml:space="preserve">Wall friction and Janssen effect in the solidification of suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.8.031006⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (46), pp.9498-9510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM01572D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245461v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous concentration and velocity maps in particle suspensions under shear from rheo-ultrasonic imaging</w:t>
+                <w:t xml:space="preserve">Uncovering Instabilities in the Spatiotemporal Dynamics of a Shear-Thickening Cornstarch Suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steven Meeker</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.014023⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.031006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.8.031006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582704v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Multiple Particles with a Solidification Front: From Compacted Particle Layer to Particle Trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1303,326 +1161,313 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (23), pp.5617 - 5627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting and assessing rupture in protein gels under oscillatory shear</w:t>
+                <w:t xml:space="preserve">Simultaneous concentration and velocity maps in particle suspensions under shear from rheo-ultrasonic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gibaud</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Meeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SM00064B⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.014023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.014023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245496v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-banding in wormlike micelles: Beware of elastic instabilities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting and assessing rupture in protein gels under oscillatory shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Manneville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.4960333⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (14), pp.2643-2653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM00064B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919977v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Oscillatory Rheology from Echography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1654,76 +1499,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.5.034014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shear-banding in wormlike micelles: Beware of elastic instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Fardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Casanellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (5), pp.917 - 926. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.5.034014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/1.4960333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901114v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical mechanics framework for the large-scale structure of turbulent von Karman flows</w:t>
               </w:r>
@@ -2505,51 +2480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Martinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cristofolini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Orsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ravera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Liggieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766538v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Geri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Mckinley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00226A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230580v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-29-17-2022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Oliveira Reis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.12.031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Georgelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pocheau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052601" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401025v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Meeker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01572D" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.031006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.014023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00472" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00064B" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lerouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4960333" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.5.034014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01233385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thalabard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/6/063006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ravelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/6/063037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Maria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773512v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.234502" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Martinelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cristofolini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Orsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ravera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Liggieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766538v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Geri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Mckinley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00226A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230580v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-29-17-2022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Oliveira Reis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.12.031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Georgelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pocheau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052601" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401025v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Meeker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01572D" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.031006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00472" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.014023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00064B" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.5.034014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lerouge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4960333" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01233385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thalabard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/6/063006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ravelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/6/063037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Maria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773512v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.234502" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>