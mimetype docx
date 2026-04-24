--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -3657,234 +3657,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing ICT in prospective scenarios to help reveal undone computer science</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-construction d'un cours pluridisciplinaire sur les Transitions : retour d'expérience après 1 an d'enseignement d'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coursault Delphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Savatier Gagnou-Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Undone Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Enseigner les Transitions Écologiques et Sociales dans le Supérieur (ETES 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486589v1</w:t>
+                <w:t xml:space="preserve">hal-04850735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction d'un cours pluridisciplinaire sur les Transitions : retour d'expérience après 1 an d'enseignement d'enseignement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysing ICT in prospective scenarios to help reveal undone computer science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner les Transitions Écologiques et Sociales dans le Supérieur (ETES 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Undone Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850735v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier d'accompagnement à l'enseignement des transitions</w:t>
               </w:r>
@@ -12279,51 +12279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labri.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurelie.bugeau%20@%20gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850517v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.25.81" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.90b1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre La Rocca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120582v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bouza Heguerte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lannelongue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/acf81b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihuan Ke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kirkland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schuetz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3062726" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Parisotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322822v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biasutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.10.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.84.6.367" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432116v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2708504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bevilacqua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.01.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379702v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237038v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2288929" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baeza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Hondt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gargallo I Pirac&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20385/1860-2037/9.2012.5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2183144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.56" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalmio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Sapiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2049240" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2008.11.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7K4LKH6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063468v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S68164.2025.00031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bourgeais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Delabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coursault Delphine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savatier Gagnou-Savatier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ramos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Carrillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Simo-Serra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dudouit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Jouanneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272473v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00443" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vezard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170180v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pitteri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Ilic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69525-5_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812061v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269915v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2019.00123" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756994v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702277v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522366v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-75-2017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316487v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biasutti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zuheng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guerry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284870" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_33" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489831v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Letournel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351631" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168540v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695718v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoaki Nishida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Abe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ookaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Lala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutasinee Thovuttikul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15702-3_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187654v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caterina Manes Gallo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002837v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ren" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992335v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019627v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038055v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svebor Karaman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;gret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656516v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708969v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00622591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6011901" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Sadek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522641v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV10/123-130" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.997" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655853v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armangu&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Rius" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551598v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551596v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vitoria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coloma Ballester" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynolds" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009585965" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877284v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_125-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballester Coloma" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bugeau Aur&#233;lie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrillo Hernan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_127-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877310v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bugeau Aurelie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurault Samuel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisotto Simone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria Patricia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_119-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenger Jean Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993264v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boujut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703288v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922093v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215100v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100715v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136459v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348304v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995724v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785701v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853135v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976939v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977125v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170360v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bugeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181865v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171686v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01811035v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362220v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labri.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurelie.bugeau%20@%20gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850517v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.25.81" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.90b1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre La Rocca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120582v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bouza Heguerte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lannelongue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/acf81b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihuan Ke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kirkland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schuetz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3062726" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Parisotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322822v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biasutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.10.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.84.6.367" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432116v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2708504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bevilacqua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.01.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379702v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237038v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2288929" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baeza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Hondt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gargallo I Pirac&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20385/1860-2037/9.2012.5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2183144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.56" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalmio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Sapiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2049240" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2008.11.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7K4LKH6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063468v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S68164.2025.00031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bourgeais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Delabre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coursault Delphine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savatier Gagnou-Savatier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ramos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Carrillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Simo-Serra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dudouit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Jouanneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272473v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00443" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vezard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170180v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pitteri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Ilic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69525-5_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812061v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269915v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2019.00123" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756994v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702277v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522366v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-75-2017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316487v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biasutti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zuheng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guerry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284870" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_33" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489831v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Letournel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351631" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168540v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695718v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoaki Nishida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Abe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ookaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Lala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutasinee Thovuttikul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15702-3_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187654v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caterina Manes Gallo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002837v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ren" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992335v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019627v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038055v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svebor Karaman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;gret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656516v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708969v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00622591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6011901" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Sadek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522641v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV10/123-130" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.997" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655853v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armangu&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Rius" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551598v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551596v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vitoria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coloma Ballester" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynolds" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009585965" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877284v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_125-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballester Coloma" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bugeau Aur&#233;lie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrillo Hernan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_127-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877310v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bugeau Aurelie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurault Samuel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisotto Simone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria Patricia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_119-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenger Jean Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993264v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boujut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703288v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922093v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215100v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100715v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136459v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348304v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995724v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785701v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853135v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976939v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977125v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170360v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bugeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181865v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171686v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01811035v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362220v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>