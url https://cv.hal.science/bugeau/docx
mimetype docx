--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -252,399 +252,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cours Sensibilisation à l'écologie et à l'impact du numérique - UF Informatique - Université de Bordeaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy consumption of data transfer: Intensity indicators versus absolute estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53480/jeeses.90b1⟩</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jiec.13513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219918v1</w:t>
+                <w:t xml:space="preserve">hal-04631084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur, espace d’échanges et creuset d’expériences pédagogiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cours Sensibilisation à l'écologie et à l'impact du numérique - UF Informatique - Université de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1 (1), pp.1-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53480/jeeses.fb53⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53480/jeeses.90b1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844959v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy consumption of data transfer: Intensity indicators versus absolute estimates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
+                <w:t xml:space="preserve">Le Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur, espace d’échanges et creuset d’expériences pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Barroca-Paccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jiec.13513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.53480/jeeses.fb53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631084v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating The Carbon Footprint Of Digital Agriculture Deployment: A Parametric Bottom-Up Modelling Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre La Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guennebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3221,213 +3221,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent can current French mobile network support agricultural robots?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
+                <w:t xml:space="preserve">Méthodes d’évaluation de l’empreinte de l’IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 11th International Conference on ICT for Sustainability (ICT4S)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GreenDays 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063468v4</w:t>
+                <w:t xml:space="preserve">hal-05317063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’évaluation de l’empreinte de l’IA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+                <w:t xml:space="preserve">To what extent can current French mobile network support agricultural robots?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenDays 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 11th International Conference on ICT for Sustainability (ICT4S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.233-243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT4S68164.2025.00031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317063v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063468v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini-symposium JOBIM2025 - Comment concilier nos activités en bioinformatique avec les limites planétaires ?</w:t>
               </w:r>
@@ -3532,454 +3532,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des projets controversés pour leurs conséquences écologiques ? Analyse systématique, convivialité et processus démocratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atelier d'accompagnement à l'enseignement des transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Berger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gerber</w:t>
+                <w:t xml:space="preserve">Marie Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Grau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Journée d'étude Controverses sur les savoirs, savoirs controversés en contexte de changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région Nouvelle Aquitaine; Institut Universitaire de France; Centre Émile Durkheim; Centre for Anglophone Studies; Futurs ACT; TESNA; Chaire TRENT; Université Toulouse Jean Jaurès; Université Bordeaux Montaigne, Dec 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Enseigner les Transitions Écologiques et Sociales dans le Supérieur (ETES 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870578v1</w:t>
+                <w:t xml:space="preserve">hal-04850706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction d'un cours pluridisciplinaire sur les Transitions : retour d'expérience après 1 an d'enseignement d'enseignement</w:t>
+                <w:t xml:space="preserve">Des projets controversés pour leurs conséquences écologiques ? Analyse systématique, convivialité et processus démocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Delabre</w:t>
+                <w:t xml:space="preserve">Nicolas Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Savatier Gagnou-Savatier</w:t>
+                <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner les Transitions Écologiques et Sociales dans le Supérieur (ETES 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2024 Journée d'étude Controverses sur les savoirs, savoirs controversés en contexte de changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Nouvelle Aquitaine; Institut Universitaire de France; Centre Émile Durkheim; Centre for Anglophone Studies; Futurs ACT; TESNA; Chaire TRENT; Université Toulouse Jean Jaurès; Université Bordeaux Montaigne, Dec 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850735v1</w:t>
+                <w:t xml:space="preserve">hal-04870578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing ICT in prospective scenarios to help reveal undone computer science</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-construction d'un cours pluridisciplinaire sur les Transitions : retour d'expérience après 1 an d'enseignement d'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coursault Delphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Savatier Gagnou-Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Undone Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Enseigner les Transitions Écologiques et Sociales dans le Supérieur (ETES 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486589v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier d'accompagnement à l'enseignement des transitions</w:t>
+                <w:t xml:space="preserve">Analysing ICT in prospective scenarios to help reveal undone computer science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ramos</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner les Transitions Écologiques et Sociales dans le Supérieur (ETES 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Undone Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850706v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusart: Enhancing Line Art Colorization with Conditional Diffusion Models</w:t>
               </w:r>
@@ -4073,51 +4073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing VoD pressure on network power consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guennebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4283,576 +4283,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-attention for exemplar-based image colorization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Clément</w:t>
+                <w:t xml:space="preserve">How to Integrate Environmental Challenges in Computing Curricula?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Asian Conference on Computer Vision (ACCV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGCSE 2022: The 53rd ACM Technical Symposium on Computer Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Providence, United States. pp.899-905, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3478431.3499280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794455v1</w:t>
+                <w:t xml:space="preserve">hal-03606210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local matching of superpixel-based deep features for color transfer</w:t>
+                <w:t xml:space="preserve">Super-attention for exemplar-based image colorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Vienne (on line), Austria</w:t>
+              <w:t xml:space="preserve">16th Asian Conference on Computer Vision (ACCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Macau, Macau SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442598v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Integrate Environmental Challenges in Computing Curricula?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Marquet</w:t>
+                <w:t xml:space="preserve">Non-local matching of superpixel-based deep features for color transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGCSE 2022: The 53rd ACM Technical Symposium on Computer Science Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Vienne (on line), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3478431.3499280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03606210v1</w:t>
+                <w:t xml:space="preserve">hal-03442598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are my clothes? A multi-level approach for evaluating deep instance segmentation architectures on fashion images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Warren Jouanneau</w:t>
+                <w:t xml:space="preserve">Superpixel-based matching of high-resolution deep features for color transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR Workshop on Computer Vision for Fashion, Art, and Design (CVFAD'21)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272473v1</w:t>
+                <w:t xml:space="preserve">hal-03339667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superpixel-based matching of high-resolution deep features for color transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Clément</w:t>
+                <w:t xml:space="preserve">Where are my clothes? A multi-level approach for evaluating deep instance segmentation architectures on fashion images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Palyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vézard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR Workshop on Computer Vision for Fashion, Art, and Design (CVFAD'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual event, United States. pp.3951-3955, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW53098.2021.00443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339667v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de méthodologies issues de Mask R-CNN : Application au Corpus DeepFashion2</w:t>
               </w:r>
@@ -5991,260 +5991,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion anisotrope et inpainting d'orthophotographies LiDAR mobile</w:t>
+                <w:t xml:space="preserve">Cultural differences in pattern matching: multisensory recognition of socio-affective prosody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Biasutti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+                <w:t xml:space="preserve">Takaaki Shochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Zuheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Congress of Psychology (ICP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316487v1</w:t>
+                <w:t xml:space="preserve">hal-01314830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural differences in pattern matching: multisensory recognition of socio-affective prosody</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion anisotrope et inpainting d'orthophotographies LiDAR mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Guerry</w:t>
+                <w:t xml:space="preserve">P Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Psychology (ICP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">20ème Congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314830v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HUE-PRESERVING PERCEPTUAL CONTRAST ENHANCEMENT</w:t>
               </w:r>
@@ -6453,369 +6453,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Action Units Intensity Estimation by the Fusion of Features with Multi-kernel Support Vector Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zuheng Ming</w:t>
+                <w:t xml:space="preserve">Luminance-Hue Specification in the RGB Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Shochi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Automatic Face and Gesture Recognition Conference and Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scale-Space and Variational Method in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lège Cap-Ferret., France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18461-6_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126775v1</w:t>
+                <w:t xml:space="preserve">hal-01168528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial Action Units Intensity Estimation by the Fusion of Features with Multi-kernel Support Vector Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Automatic Face and Gesture Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th IEEE International Conference on Automatic Face and Gesture Recognition Conference and Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Valstar, Jeff Cohn, Lijun Jin, Gary McKeown, Marc Méhu, and Maja Pantic, May 2015, Ljubljana, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489819v1</w:t>
+                <w:t xml:space="preserve">hal-01126775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminance-Hue Specification in the RGB Space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+                <w:t xml:space="preserve">Facial Action Units Intensity Estimation by the Fusion of Features with Multi-kernel Support Vector Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scale-Space and Variational Method in Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lège Cap-Ferret., France. </w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Automatic Face and Gesture Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Valstar, Jeff Cohn, Lijun Jin, Gary McKeown, Marc Méhu, and Maja Pantic, May 2015, Ljubljana, Slovenia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18461-6_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FG.2015.7284870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168528v1</w:t>
+                <w:t xml:space="preserve">hal-02489819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face de-identification with expressions preservation</w:t>
               </w:r>
@@ -7262,459 +7262,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymisation fine de visages avec préservation des expressions faciales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Letournel</w:t>
+                <w:t xml:space="preserve">Bag-of-Bags of Words - Irregular Graph Pyramids vs Spatial Pyramid Matching for Image Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Caterina Manes Gallo</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France. pp.6</w:t>
+              <w:t xml:space="preserve">4th International Conference on Image Processing Theory, Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. paper 470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991456v1</w:t>
+                <w:t xml:space="preserve">hal-01002837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bag-of-Bags of Words - Irregular Graph Pyramids vs Spatial Pyramid Matching for Image Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Ren</w:t>
+                <w:t xml:space="preserve">Anonymisation fine de visages avec préservation des expressions faciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+                <w:t xml:space="preserve">Maria Caterina Manes Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Image Processing Theory, Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. paper 470</w:t>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002837v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Irregular Pyramid Matching in Bag-of-Bags of Words Model for Image Retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+                <w:t xml:space="preserve">Exemplar-based colorization in RGB color space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Signal Processing, International Conference ICISP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Cherbourg, Normandy, France. pp.539 - 548</w:t>
+              <w:t xml:space="preserve">IEEE Internationnal Conference on Image Processing (ICIP'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992335v1</w:t>
+                <w:t xml:space="preserve">hal-01019627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar-based colorization in RGB color space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Irregular Pyramid Matching in Bag-of-Bags of Words Model for Image Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internationnal Conference on Image Processing (ICIP'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">Image and Signal Processing, International Conference ICISP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cherbourg, Normandy, France. pp.539 - 548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019627v1</w:t>
+                <w:t xml:space="preserve">hal-00992335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Model for Image Colorization</w:t>
               </w:r>
@@ -7821,51 +7821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Layer Local Graph Words for Object Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svebor Karaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mégret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7929,51 +7929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mots visuels issus de graphes locaux multi-niveaux pour la reconnaissance d'objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svebor Karaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mégret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8338,291 +8338,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Background Video Inpainting through Kalman Smoothing along Trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoscopic image inpainting: distinct depth maps and images inpainting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Gargallo I Piracés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Caselles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Vision, Modeling, and Visualization (VMV'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Siegen, Germany. pp.123-130, </w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.4101-4104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/PE/VMV/VMV10/123-130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522641v1</w:t>
+                <w:t xml:space="preserve">hal-00551565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoscopic image inpainting: distinct depth maps and images inpainting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent Background Video Inpainting through Kalman Smoothing along Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Gargallo I Piracés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.4101-4104, </w:t>
+              <w:t xml:space="preserve">International Workshop on Vision, Modeling, and Visualization (VMV'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Siegen, Germany. pp.123-130, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/PE/VMV/VMV10/123-130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551565v1</w:t>
+                <w:t xml:space="preserve">hal-00522641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual camera synthesis for soccer game replays</w:t>
               </w:r>
@@ -8891,273 +8891,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de la taille du noyau pour l'estimation à noyau dans des espaces multidimensionnels hétérogènes.</w:t>
+                <w:t xml:space="preserve">Joint Tracking and Segmentation of Objects using Graph Cuts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">ACIVS'07 Proceedings of the 9th international conference on Advanced concepts for intelligent vision systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551598v1</w:t>
+                <w:t xml:space="preserve">hal-00551593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and segmentation of moving objects in highly dynamic scenes</w:t>
+                <w:t xml:space="preserve">Sélection de la taille du noyau pour l'estimation à noyau dans des espaces multidimensionnels hétérogènes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United States. p</w:t>
+              <w:t xml:space="preserve">21ème colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551596v1</w:t>
+                <w:t xml:space="preserve">hal-00551598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Tracking and Segmentation of Objects using Graph Cuts.</w:t>
+                <w:t xml:space="preserve">Detection and segmentation of moving objects in highly dynamic scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIVS'07 Proceedings of the 9th international conference on Advanced concepts for intelligent vision systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Netherlands</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United States. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551593v1</w:t>
+                <w:t xml:space="preserve">hal-00551596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9784,51 +9784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenger Jean Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Caterina Manes Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification de..,dé-identification Entre trace(s) et fiction(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9791030002942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9879,51 +9879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evaggelos Spyrou, Dimitris Iakovidis, Phivos Mylonas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Multimedia Analysis and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, p., 2014, Digital Imaging and Computer Vision</w:t>
@@ -9952,51 +9952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and multi-resolution context in visual indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10846,51 +10846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11176,51 +11176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel de connaissances pour un numérique éco-responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11298,77 +11298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bag-of-Bags of Words : Irregular graph pyramids vs spatial pyramid matching for image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11386,77 +11386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bag-of-Bags of Words model over irregular graph partitions for image retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11474,77 +11474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual object retrieval by graph features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12279,51 +12279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labri.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurelie.bugeau%20@%20gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850517v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.25.81" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.90b1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre La Rocca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120582v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bouza Heguerte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lannelongue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/acf81b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihuan Ke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kirkland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schuetz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3062726" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Parisotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322822v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biasutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.10.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.84.6.367" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432116v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2708504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bevilacqua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.01.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379702v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237038v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2288929" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baeza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Hondt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gargallo I Pirac&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20385/1860-2037/9.2012.5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2183144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.56" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalmio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Sapiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2049240" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2008.11.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7K4LKH6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063468v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S68164.2025.00031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bourgeais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Delabre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coursault Delphine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savatier Gagnou-Savatier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ramos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Carrillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Simo-Serra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dudouit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Jouanneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272473v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00443" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vezard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170180v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pitteri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Ilic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69525-5_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812061v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269915v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2019.00123" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756994v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702277v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522366v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-75-2017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316487v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biasutti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zuheng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guerry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489819v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284870" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_33" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489831v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Letournel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351631" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168540v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695718v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoaki Nishida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Abe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ookaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Lala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutasinee Thovuttikul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15702-3_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187654v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caterina Manes Gallo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002837v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ren" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992335v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019627v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038055v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svebor Karaman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;gret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656516v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708969v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00622591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6011901" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Sadek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522641v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV10/123-130" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.997" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655853v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armangu&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Rius" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551598v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551596v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vitoria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coloma Ballester" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynolds" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009585965" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877284v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_125-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballester Coloma" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bugeau Aur&#233;lie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrillo Hernan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_127-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877310v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bugeau Aurelie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurault Samuel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisotto Simone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria Patricia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_119-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenger Jean Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993264v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boujut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703288v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922093v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215100v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100715v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136459v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348304v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995724v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785701v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853135v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976939v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977125v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170360v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bugeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181865v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171686v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01811035v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362220v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labri.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurelie.bugeau%20@%20gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850517v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.25.81" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13513" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.90b1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre La Rocca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120582v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bouza Heguerte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lannelongue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/acf81b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03650884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihuan Ke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kirkland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schuetz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3062726" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Parisotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322822v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biasutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.10.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756975v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.84.6.367" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432116v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2708504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bevilacqua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.01.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379702v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237038v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2288929" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baeza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Hondt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gargallo I Pirac&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20385/1860-2037/9.2012.5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2183144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.56" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalmio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Sapiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2049240" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2008.11.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7K4LKH6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063468v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S68164.2025.00031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bourgeais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamarche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ramos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Delabre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coursault Delphine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savatier Gagnou-Savatier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Carrillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Simo-Serra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dudouit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Jouanneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478431.3499280" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794455v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW53098.2021.00443" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vezard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170180v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pitteri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Ilic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69525-5_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812061v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269915v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2019.00123" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756994v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702277v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522366v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-75-2017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zuheng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guerry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316487v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biasutti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_33" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284870" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489831v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Letournel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351631" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168540v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695718v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoaki Nishida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Abe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ookaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Lala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutasinee Thovuttikul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15702-3_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187654v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002837v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ren" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caterina Manes Gallo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019627v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992335v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038055v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svebor Karaman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;gret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656516v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708969v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00622591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hervieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6011901" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Sadek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551565v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.997" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522641v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/VMV/VMV10/123-130" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655853v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armangu&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Rius" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551593v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551598v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551596v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vitoria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coloma Ballester" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Reynolds" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009585965" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877284v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_125-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballester Coloma" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bugeau Aur&#233;lie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrillo Hernan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_127-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877310v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bugeau Aurelie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurault Samuel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisotto Simone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria Patricia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_119-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenger Jean Philippe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993264v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boujut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703288v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922093v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215100v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100715v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136459v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348304v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995724v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785701v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853135v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954188v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenoux Emmanuelle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976939v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977125v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170360v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bugeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181865v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171686v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01811035v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362220v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>