--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -380,260 +380,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to model mixed mode plasticity at crack tip and crack growth. Experimental validations using velocity fields from digital image correlation</w:t>
+                <w:t xml:space="preserve">Multiaxial Testing of Materials Using a Stewart Platform: Case Study of the Nooru-Mohamed Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Y. Decreuse</w:t>
+                <w:t xml:space="preserve">M. Nierenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pommier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
+                <w:t xml:space="preserve">S. Pattofatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Hamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 42, pp.271--283</w:t>
+              <w:t xml:space="preserve">Experimental Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, NULL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576656v1</w:t>
+                <w:t xml:space="preserve">hal-01576655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial Testing of Materials Using a Stewart Platform: Case Study of the Nooru-Mohamed Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Nierenberger</w:t>
+                <w:t xml:space="preserve">A novel approach to model mixed mode plasticity at crack tip and crack growth. Experimental validations using velocity fields from digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Decreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, NULL</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.271--283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576655v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study on the behaviour of PVC and HDPE in biaxial tension</w:t>
               </w:r>
@@ -779,51 +779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -926,51 +926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1773,51 +1773,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la contrainte T sur un super alliage base Nickel soumis à un chargement de fatigue en mode I</w:t>
+                <w:t xml:space="preserve">Effect of T-stress on a Nickel base superalloy under mode I fatigue crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besnik Sadriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bumedijen Raka</w:t>
@@ -1848,97 +1848,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Journées de Printemps, SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France. 2016</w:t>
+              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI (FATDXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580037v1</w:t>
+                <w:t xml:space="preserve">hal-01580018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of T-stress on a Nickel base superalloy under mode I fatigue crack propagation</w:t>
+                <w:t xml:space="preserve">Effet de la contrainte T sur un super alliage base Nickel soumis à un chargement de fatigue en mode I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besnik Sadriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bumedijen Raka</w:t>
@@ -1969,73 +1969,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials XI (FATDXI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States. 2016</w:t>
+              <w:t xml:space="preserve">35ème Journées de Printemps, SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580018v1</w:t>
+                <w:t xml:space="preserve">hal-01580037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2204,51 +2204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iskef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2418,441 +2418,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nooru-Mohamed tests performed with a 6 DOF testing machine controlled by Digital Image Correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The design of new grips for multiaxial fatigue tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Prisacari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Parpoil</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Leclerc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Virely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of FRAMCOS-8</w:t>
+              <w:t xml:space="preserve">Proc. of Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576647v1</w:t>
+                <w:t xml:space="preserve">hal-01576650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design of new grips for multiaxial fatigue tests</w:t>
+                <w:t xml:space="preserve">Dispositif de mesure du comportement magnéto-mécanique d'un alliage de fer-silicium sous chargement mécanique multiaxial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Prisacari</w:t>
+                <w:t xml:space="preserve">Mahmoud Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gaborit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Raka</w:t>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Virely</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bumedijene Raka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of Congrès Francais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">21e Congrès Français de Mécanique 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576650v1</w:t>
+                <w:t xml:space="preserve">hal-01552415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de mesure du comportement magnéto-mécanique d'un alliage de fer-silicium sous chargement mécanique multiaxial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+                <w:t xml:space="preserve">Nooru-Mohamed tests performed with a 6 DOF testing machine controlled by Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">J. Le Flohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bumedijene Raka</w:t>
+                <w:t xml:space="preserve">V. Parpoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mella</w:t>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Congrès Français de Mécanique 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proc. of FRAMCOS-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552415v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two level biaxial fatigue: a few results on non-linear damage accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2942,51 +2942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ph. Sermage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3050,51 +3050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Ph. Sermage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,51 +3171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII ICTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Adélaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3409,51 +3409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Fr&#233;my" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijen Raka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.06.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R50B2DQ3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Decreuse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nierenberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pattofatto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Serine Ognedal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Holm Clausen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Polanco-Loria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.05.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fedele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawit Promma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baudequin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cantelaube" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.006815" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnik Sadriji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guilhem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brugier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iskef" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Flohic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parpoil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prisacari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Virely" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rekik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijene Raka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Du Tertre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475519v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Sermage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Fr&#233;my" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijen Raka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.06.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R50B2DQ3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nierenberger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pattofatto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Decreuse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Serine Ognedal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Holm Clausen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Polanco-Loria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.05.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fedele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawit Promma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baudequin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cantelaube" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.006815" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnik Sadriji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guilhem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brugier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iskef" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prisacari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Virely" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rekik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijene Raka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Flohic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parpoil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Du Tertre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475519v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Sermage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>