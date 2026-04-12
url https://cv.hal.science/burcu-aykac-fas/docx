--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -285,338 +285,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perspective on the prospective use of AI in protein structure prediction</w:t>
+                <w:t xml:space="preserve">Structural profiles of the full phagocyte NADPH oxidase unveiled by combining computational biology and experimental knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Versini</w:t>
+                <w:t xml:space="preserve">Sana Aimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujith Sritharan</w:t>
+                <w:t xml:space="preserve">Xavier Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burcu Aykaç Fas</w:t>
+                <w:t xml:space="preserve">Hubert Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Tubiana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sana Zineb Aimeur</w:t>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01361⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (12), pp.107943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306436v1</w:t>
+                <w:t xml:space="preserve">hal-04834774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural profiles of the full phagocyte NADPH oxidase unveiled by combining computational biology and experimental knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Perspective on the prospective use of AI in protein structure prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Aimeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
+                <w:t xml:space="preserve">Sujith Sritharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Serfaty</w:t>
+                <w:t xml:space="preserve">Burcu Aykaç Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Santuz</w:t>
+                <w:t xml:space="preserve">Thibault Tubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
+                <w:t xml:space="preserve">Sana Zineb Aimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 300 (12), pp.107943. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (1), pp.26-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834774v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: In Celebration of Women in Science: Biological Modeling and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Papaleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -795,563 +795,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitin Interacting Motifs: Duality Between Structured and Disordered Motifs</w:t>
+                <w:t xml:space="preserve">Critical assessment of protein intrinsic disorder prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Lambrughi</w:t>
+                <w:t xml:space="preserve">Marco Necci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Maiani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
+                <w:t xml:space="preserve">Damiano Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Shaw</w:t>
+                <w:t xml:space="preserve">Silvio C E Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birthe Kragelund</w:t>
+                <w:t xml:space="preserve">Md Tamjidul Hoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.676235⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (5), pp.472 - 481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41592-021-01117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088750v1</w:t>
+                <w:t xml:space="preserve">hal-03329755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical assessment of protein intrinsic disorder prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ubiquitin Interacting Motifs: Duality Between Structured and Disordered Motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damiano Piovesan</w:t>
+                <w:t xml:space="preserve">Matteo Lambrughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio C E Tosatto</w:t>
+                <w:t xml:space="preserve">Emiliano Maiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Tamjidul Hoque</w:t>
+                <w:t xml:space="preserve">Gary Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Walsh</w:t>
+                <w:t xml:space="preserve">Birthe Kragelund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (5), pp.472 - 481. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41592-021-01117-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.676235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329755v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conformational and mutational landscape of the ubiquitin-like marker for autophagosome formation in cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinct Allosteric Networks Underlie Mechanistic Speciation of ABC Transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burçin Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maliha Mashkoor</w:t>
+                <w:t xml:space="preserve">Nir Ben-Tal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oded Lewinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1847443⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.651-663.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2020.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088739v1</w:t>
+                <w:t xml:space="preserve">hal-05088754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Allosteric Networks Underlie Mechanistic Speciation of ABC Transporters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Burçin Acar</w:t>
+                <w:t xml:space="preserve">The conformational and mutational landscape of the ubiquitin-like marker for autophagosome formation in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Maiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Rose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
+                <w:t xml:space="preserve">Valentina Sora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nir Ben-Tal</w:t>
+                <w:t xml:space="preserve">Mukesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oded Lewinson</w:t>
+                <w:t xml:space="preserve">Maliha Mashkoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (6), pp.651-663.e5. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (10), pp.2818-2841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2020.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1847443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088754v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DisProt: intrinsic protein disorder annotation in 2020</w:t>
               </w:r>
@@ -1497,51 +1497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurit Livnat Levanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burçin Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1605,51 +1605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Fluctuations Provide the Basis of a Conformational Switch Mechanism in Apo Cyclic AMP Receptor Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Aykaç Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Tutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1780,51 +1780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Nüsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1952,51 +1952,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7801C99B"/>
+    <w:nsid w:val="05A994CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2183,51 +2183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/burcu-aykac-fas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3842-731X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1547-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac Fas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Erge Akbas Buz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkan Haliloglu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2025.103131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aimeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107943" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Papaleo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1175325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arnaudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Utichi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Degn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Beltrame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scrima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.10.22.513328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lambrughi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Maiani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Shaw" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Kragelund" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.676235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03329755v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Necci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Piovesan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio C E Tosatto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Tamjidul Hoque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Walsh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-021-01117-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliha Mashkoor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1847443" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bur&#231;in Acar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rose" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Ben-Tal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Lewinson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.03.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hatos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hajdu-Solt&#233;sz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Monzon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palopoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a &#193;lvarez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurit Livnat Levanon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Masrati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-018-0088-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Tutar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;rkan Halilo&#287;lu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003141" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac-Fas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/burcu-aykac-fas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3842-731X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1547-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac Fas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Erge Akbas Buz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkan Haliloglu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2025.103131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834774v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aimeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107943" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Papaleo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1175325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arnaudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Utichi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Degn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Beltrame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scrima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.10.22.513328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03329755v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Necci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Piovesan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio C E Tosatto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Tamjidul Hoque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Walsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-021-01117-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lambrughi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Maiani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Shaw" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Kragelund" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.676235" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bur&#231;in Acar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rose" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Ben-Tal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Lewinson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.03.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kumar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliha Mashkoor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1847443" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hatos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hajdu-Solt&#233;sz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Monzon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palopoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a &#193;lvarez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurit Livnat Levanon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Masrati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-018-0088-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Tutar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;rkan Halilo&#287;lu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003141" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac-Fas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>