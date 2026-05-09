--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -147,1577 +147,1711 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global dynamics behind enzyme catalysis, evolution, and design</w:t>
+                <w:t xml:space="preserve">MAVISp : A modular structure‐based framework for protein variant effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
+                <w:t xml:space="preserve">Matteo Arnaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeynep Erge Akbas Buz</w:t>
+                <w:t xml:space="preserve">Mattia Utichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turkan Haliloglu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kristine Degn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Tiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica Beltrame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbi.2025.103131⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pro.70548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230577v1</w:t>
+                <w:t xml:space="preserve">hal-05600134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural profiles of the full phagocyte NADPH oxidase unveiled by combining computational biology and experimental knowledge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Global dynamics behind enzyme catalysis, evolution, and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zeynep Erge Akbas Buz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkan Haliloglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107943⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94, pp.103131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbi.2025.103131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834774v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perspective on the prospective use of AI in protein structure prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujith Sritharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Aykaç Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Tubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Zineb Aimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 64 (1), pp.26-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: In Celebration of Women in Science: Biological Modeling and Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structural profiles of the full phagocyte NADPH oxidase unveiled by combining computational biology and experimental knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Aimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Santuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2023.1175325⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (12), pp.107943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04128274v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAVISp: A Modular Structure-Based Framework for Protein Variant Effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Arnaudi</w:t>
+                <w:t xml:space="preserve">Editorial: In Celebration of Women in Science: Biological Modeling and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Utichi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovica Beltrame</w:t>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Scrima</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena Papaleo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2022.10.22.513328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2023.1175325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05088746v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical assessment of protein intrinsic disorder prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAVISp: A Modular Structure-Based Framework for Protein Variant Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Arnaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Utichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Degn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica Beltrame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Necci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ian Walsh</w:t>
+                <w:t xml:space="preserve">Simone Scrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41592-021-01117-3⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.10.22.513328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329755v2</w:t>
+                <w:t xml:space="preserve">hal-05088746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitin Interacting Motifs: Duality Between Structured and Disordered Motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Lambrughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Maiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birthe Kragelund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmolb.2021.676235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Allosteric Networks Underlie Mechanistic Speciation of ABC Transporters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical assessment of protein intrinsic disorder prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Necci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio C E Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Tamjidul Hoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burçin Acar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Oded Lewinson</w:t>
+                <w:t xml:space="preserve">Ian Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2020.03.014⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (5), pp.472 - 481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41592-021-01117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088754v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conformational and mutational landscape of the ubiquitin-like marker for autophagosome formation in cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Maiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maliha Mashkoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (10), pp.2818-2841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15548627.2020.1847443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DisProt: intrinsic protein disorder annotation in 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinct Allosteric Networks Underlie Mechanistic Speciation of ABC Transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burçin Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Ben-Tal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">András Hatos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucía Álvarez</w:t>
+                <w:t xml:space="preserve">Oded Lewinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz975⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.651-663.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2020.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414183v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule probing of the conformational homogeneity of the ABC transporter BtuCD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DisProt: intrinsic protein disorder annotation in 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Hatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borbála Hajdu-Soltész</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Monzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palopoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Yang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gal Masrati</w:t>
+                <w:t xml:space="preserve">Lucía Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41589-018-0088-2⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088759v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Single-molecule probing of the conformational homogeneity of the ABC transporter BtuCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurit Livnat Levanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burçin Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Aykac Fas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gal Masrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (7), pp.715-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41589-018-0088-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamic Fluctuations Provide the Basis of a Conformational Switch Mechanism in Apo Cyclic AMP Receptor Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Aykaç Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Tutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Türkan Haliloğlu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (7), pp.e1003141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1727,164 +1861,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING THE NADPH OXIDASE (NOX) COMPLEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Aykac-Fas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Nüsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès du GGMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1952,51 +2086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05A994CB"/>
+    <w:nsid w:val="FF2BA282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2183,51 +2317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/burcu-aykac-fas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3842-731X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1547-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac Fas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Erge Akbas Buz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkan Haliloglu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2025.103131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834774v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aimeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107943" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Papaleo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1175325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arnaudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Utichi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Degn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Beltrame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scrima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.10.22.513328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03329755v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Necci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Piovesan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio C E Tosatto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Tamjidul Hoque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Walsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-021-01117-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lambrughi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Maiani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Shaw" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Kragelund" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.676235" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bur&#231;in Acar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rose" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Ben-Tal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Lewinson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.03.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kumar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliha Mashkoor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1847443" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hatos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hajdu-Solt&#233;sz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Monzon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palopoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a &#193;lvarez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurit Livnat Levanon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Masrati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-018-0088-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Tutar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;rkan Halilo&#287;lu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003141" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac-Fas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/burcu-aykac-fas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3842-731X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1547-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arnaudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Utichi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Degn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tiberti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Beltrame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70548" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230577v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac Fas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Erge Akbas Buz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkan Haliloglu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2025.103131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aimeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serfaty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107943" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Papaleo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2023.1175325" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scrima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.10.22.513328" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088750v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lambrughi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Maiani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Shaw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Kragelund" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.676235" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03329755v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Necci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Piovesan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio C E Tosatto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Tamjidul Hoque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Walsh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-021-01117-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sora" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliha Mashkoor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1847443" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bur&#231;in Acar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rose" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Ben-Tal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Lewinson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.03.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hatos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hajdu-Solt&#233;sz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Monzon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palopoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a &#193;lvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz975" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurit Livnat Levanon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Masrati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-018-0088-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Tutar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;rkan Halilo&#287;lu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003141" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Aykac-Fas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>