--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -1329,265 +1329,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Class III Peroxidase Encoding Gene AtPrx62 Positively and Spatiotemporally Regulates the Low pH-Induced Cell Death in Arabidopsis thaliana Roots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seed mucilage evolution: Diverse molecular mechanisms generate versatile ecological functions for particular environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dunand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21197191⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (12), pp.2857-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329892v1</w:t>
+                <w:t xml:space="preserve">hal-04396949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed mucilage evolution: Diverse molecular mechanisms generate versatile ecological functions for particular environments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Class III Peroxidase Encoding Gene AtPrx62 Positively and Spatiotemporally Regulates the Low pH-Induced Cell Death in Arabidopsis thaliana Roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathas Pereira Graças</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ranocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Alexandre Vitorello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (12), pp.2857-2870. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (19), pp.7191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.13827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21197191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396949v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of five class III peroxidase encoding genes for early germination events of Arabidopsis thaliana</w:t>
               </w:r>
@@ -1805,302 +1805,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of cell wall peroxidases in plant development</w:t>
+                <w:t xml:space="preserve">Arabidopsis seed mucilage secretory cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Francoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ranocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dunand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (8), pp.515-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2015.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.07.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611711v1</w:t>
+                <w:t xml:space="preserve">hal-03615907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis seed mucilage secretory cells</w:t>
+                <w:t xml:space="preserve">Roles of cell wall peroxidases in plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Francoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ranocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Nguyen-Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (8), pp.515-524. </w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.15-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2015.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615907v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3611,51 +3611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04965460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roujol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae520" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viudes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Zamar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.21.563161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosgrove" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupree" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2024.100121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04211342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.08.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04214101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Kolkas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12141833" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dauphin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.05.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03437134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathas Pereira Gra&#231;as" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Belloti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Esrom Lima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;zaro Eust&#225;quio Pereira Peres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104596" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03464505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baowen Huang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojian Hu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keke Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27117-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03416220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092470" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alexandre Vitorello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197191" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13827" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf M Jemmat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Ru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Neel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110565" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03620165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Jacq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203718666170918152859" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03611711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Francoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Nguyen-Kim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.07.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J0H0ZND-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03615907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2015.04.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD0TR694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3151-5_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Hoffmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schmitt-Keichinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0621-6_25" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9045-0_6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04483149v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04965460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellande" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roujol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chourr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae520" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viudes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Zamar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.21.563161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosgrove" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupree" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2024.100121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04211342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.08.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04214101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Kolkas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12141833" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dauphin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.05.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03437134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathas Pereira Gra&#231;as" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Belloti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Esrom Lima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;zaro Eust&#225;quio Pereira Peres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104596" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03464505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baowen Huang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojian Hu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keke Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27117-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03416220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092470" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13827" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alexandre Vitorello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf M Jemmat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Ru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Neel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110565" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03620165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Jacq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389203718666170918152859" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03615907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Francoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2015.04.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD0TR694-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03611711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Nguyen-Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.07.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J0H0ZND-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3151-5_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Hoffmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schmitt-Keichinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0621-6_25" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9045-0_6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04483149v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>