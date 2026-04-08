--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -551,1373 +551,1400 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.27-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcsg.025.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparer l’enseignement supérieur de gestion français aux défis énergétiques et écologiques de l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 49 (313), pp.101-126</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 49 (313), pp.101-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.313.101-126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo strategicus, capitalisme liquide, destruction créatrice et mondes habitables De Alain Charles Martinet. Éditions EMS, coll. « Les grands auteurs francophones », avril 2022, 226 pages : Book review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and spurious: How executives capture governance structures to prevent cooperativization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00187267221137872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325628v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and spurious: How executives capture governance structures to prevent cooperativization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homo strategicus, capitalisme liquide, destruction créatrice et mondes habitables De Alain Charles Martinet. Éditions EMS, coll. « Les grands auteurs francophones », avril 2022, 226 pages : Book review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00187267221137872⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 306, 139-146 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.306.139-146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828145v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management stratégique et conception des mondes habitables chez Alain-Charles Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Organizations: A Clarification and a Way Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Brunsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grothe-Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaela Sundberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25, pp.1 - 9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37725/mgmt.v25.8728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer la comptabilité des exploitations agricoles pour relever le défi alimentaire de l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Bluntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Systèmes alimentaires / Food Systems 2021, n° 6, 2021 (n° 6), pp.45-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12705-5.p.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restructuration : question prioritaire en matière de gouvernance des coopératives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer la comptabilité des exploitations agricoles pour relever le défi alimentaire de l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Bluntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites et aménagements d’une organisation post-bureaucratique; le cas de l’entreprise libérée Lactane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03004338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la bureaucratie à la post-bureaucratie. Lactane ou l’effet boomerang de la libération du travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (19), pp.59-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rcsg.019.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03004331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi PACTE : enjeux et perspectives pour la gouvernance des sociétés françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.4-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclairer la diversité des stratégies de diversification des groupes coopératifs agricoles français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03004350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des administrateurs à la fabrique de la gouvernance dans les coopératives agricoles, le cas Limagrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles évolutions de la raison d'être des coopératives agricoles françaises? Regard historique sur un construit social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 358, pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03004280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La raison d'être, une affaire de management et de leadership?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1933,328 +1960,328 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la CFDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs confrontés à la restructuration de leurs coopératives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Scandals Act as Catalysts of Fringe Stakeholders' Contentious Actions against Multinational Corporations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Daudigeos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysans et société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Business and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (3), pp.387-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0007650318756982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040955v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Scandals Act as Catalysts of Fringe Stakeholders' Contentious Actions against Multinational Corporations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agriculteurs confrontés à la restructuration de leurs coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Paysans et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041023v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance and creation of roles during socialization processes in entrepreneurial small firms: An institutional work perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, pp.30 - 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02477520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance and creation of roles during socialization processes in entrepreneurial small firms: An institutional work perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2270,1137 +2297,1137 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dark side of employee ownership in french listed companies, an enquiry on the SBF 120 between 2000 and 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siessima Djibril Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/fcs.1914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en œuvre une gouvernance démocratique suite à une reprise en SCOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (263), pp.31 - 50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2016.00096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimer et mettre en œuvre une gouvernance démocratique suite à une reprise en Scop, une lecture en termes de travail institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03370966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée de l’actionnariat salarié: Etude empirique sur l’indice SBF 120 (2000-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Toé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouc-émissaires, lynchages médiatiques et contestation des pratiques irresponsables des firmes multinationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.46 - 59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54695/ror.092.0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions for Value Creation in the Marketplace Through the Management of CSR Issues: A Negative External Effects Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (1), pp.28 - 49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0007650310395544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate social responsibility as an organizational and managerial challenge: the forgotten legacy of the Corporate Social Responsiveness movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (4), pp.221 - 250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mana.144.0222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE comme processus entrepreneurial de conversion de valeurs sociales en valeur marchande : un examen empirique du lien entre engagements sociétaux et performance économique des entreprises françaises cotées entre 1999 et 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (2), pp.20 - 37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ror.062.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabiliser les chaînes de valeur éclatées. Enjeux et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 215 (6), pp.167 - 183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.215.167-183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens incertains entre RSE et création de valeur marchande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 203 (4), pp.25 - 39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.203.25-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L es limites du traitement marchand de la Responsabilité sociale de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n°6 (2), pp.65 - 86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfse.006.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3410,51 +3437,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How AI-driven certified energy management systems shape sustainable investment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosr Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3483,73 +3510,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2025, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the enforcement of a corporate purpose elicit resistance; an open polity perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3565,811 +3592,811 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th EGOS Colloquim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal ontologies and categories of biosocial organizations in the Anthropocene era, a boundary-work perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Amsterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlightening The Varieties And Ethical Issues Of Biosocial Organizations In The Anthropocene Era; A Boundary Work Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2d Winter Workshop Organization Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal ontologies and categories of biosocial organizations in the Anthropocene era, a boundary-work perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th EGOS Colloquim 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary of accountability and the process of constructing political CSR; an ANT perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, On-line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varieties and externalities of biosocial organizations in the Anthropocene, a boundary-work perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les organisations biosociales et leurs externalités à partir du travail aux frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX Conférence AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opting-in and contribution to public goods: the case of cooperative members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediation without mediators; how to govern specific human capital in flattened firms ? A legal and economic perspective on internal governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4379,1084 +4406,989 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La raison d'être de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refonder l'agriculture à l'heure de l'Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gomez, artisan d’une théorie politique de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Taskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entreprise comme sujet politique : travail, convention et gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réparer la rupture métabolique de l’Anthropocène à travers une économie circulaire des excréta humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pesses de l’école des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie Circulaire - imaginaires et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La durabilité agricole ou l'enjeu du siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et alimentation : la durabilité à l'épreuve des faits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRIS éditions, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Wulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 1091-1094 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325789v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les grands courants en management stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, In press</w:t>
+              <w:t xml:space="preserve">Les grands courants en management stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826247v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands courants en management stratégique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">L’implication et la valorisation du capital humain comme facteur de compétitivité dans les banques : vers une mesure du capital humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Toé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands courants en management stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Capital Humain : entre performance et bien-être au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782822405805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422067v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’implication et la valorisation du capital humain comme facteur de compétitivité dans les banques : vers une mesure du capital humain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Hollandts</w:t>
+                <w:t xml:space="preserve">L’IMPLICATION ET LA VALORISATION DU CAPITAL HUMAIN COMME FACTEUR DE COMPETITIVITE DANS LES BANQUES : VERS UNE MESURE DU CAPITAL HUMAIN SPECIFIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siessima Djibril Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capital Humain : entre performance et bien-être au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9782822405805</w:t>
+              <w:t xml:space="preserve">Capital humain : Entre performance et bien-être au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422024v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IMPLICATION ET LA VALORISATION DU CAPITAL HUMAIN COMME FACTEUR DE COMPETITIVITE DANS LES BANQUES : VERS UNE MESURE DU CAPITAL HUMAIN SPECIFIQUE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">La gouvernance de médiation comme réponse aux impasses conceptuelles et pratiques de la gouvernance actionnariale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capital humain : Entre performance et bien-être au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Les grands courants en management stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-248, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066153v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance de médiation comme réponse aux impasses conceptuelles et pratiques de la gouvernance actionnariale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">La difficile transition d'une gouvernance privée à une gouvernance démocratique suite à une reprise en SCOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands courants en management stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.221-248, 2019</w:t>
+              <w:t xml:space="preserve">Gestion des entreprises sociales et solidaires, Becheur A., Codello P., Terrise P. (eds), Paris, EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041045v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile transition d'une gouvernance privée à une gouvernance démocratique suite à une reprise en SCOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des entreprises sociales et solidaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5657,51 +5589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaise dans l'agriculture française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5951,51 +5883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6037,242 +5969,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03370982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blueprint, transmission et gouvernance en Scop</w:t>
+                <w:t xml:space="preserve">Harendel, reprise d'entreprise en Scop. Refonder l'entreprise et sa gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03370986v1</w:t>
+                <w:t xml:space="preserve">halshs-03370992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harendel, reprise d'entreprise en Scop. Refonder l'entreprise et sa gouvernance</w:t>
+                <w:t xml:space="preserve">Blueprint, transmission et gouvernance en Scop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Luisoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03370992v1</w:t>
+                <w:t xml:space="preserve">halshs-03370986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6290,51 +6222,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONVENTION THEORY : IS THERE A FRENCH SCHOOL OF ORGANIZATIONAL INSTITUTIONALISM?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6365,51 +6297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut nous apprendre le courant de la Corporate Social Responsiveness sur les démarches de développement durable des entreprises contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6498,51 +6430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel pour une gouvernance stratégique des coopératives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] KEDGE Business School. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6956,51 +6888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Ammar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2025.103378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967062v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9935" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.18" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294618v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828145v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267221137872" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brunsson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grothe-Hammer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Sundberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8728" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Bluntz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040955v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041023v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0007650318756982" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siessima Djibril Toe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1914" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00096" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril To&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hollandts" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.092.0046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0007650310395544" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Acquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.144.0222" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.062.0020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.215.167-183" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.203.25-39" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S84SQBWK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470476v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799795v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Metz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325789v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Johnston" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Veldman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Eccles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deakin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Davis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues-Bourlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roulet T" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Luisoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00512374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00526742v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03041611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Ammar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2025.103378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967062v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9935" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.18" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.025.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.313.101-126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267221137872" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.139-146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brunsson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grothe-Hammer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Sundberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8728" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Bluntz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0007650318756982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siessima Djibril Toe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1914" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril To&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hollandts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.092.0046" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0007650310395544" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511805v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Acquier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.144.0222" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.062.0020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.215.167-183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.203.25-39" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S84SQBWK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0065" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Metz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041002v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962240v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Johnston" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Veldman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Eccles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deakin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Davis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues-Bourlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roulet T" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Luisoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370986v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00512374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00526742v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03041611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>