--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -308,217 +308,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropocène, limites planétaires et nouvelles frontières des sciences de gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management : quelle(s) pédagogie(s) dans le contexte de l'Anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Acquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+                <w:t xml:space="preserve">Thomas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 20 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504417v1</w:t>
+                <w:t xml:space="preserve">hal-04556363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management : quelle(s) pédagogie(s) dans le contexte de l'Anthropocène ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropocène, limites planétaires et nouvelles frontières des sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 315 (2), pp.11-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2024.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04556363v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relever les défis de la transition climatique : l'enjeu des biais cognitifs dans les prises de décision des conseils d'administration</w:t>
               </w:r>
@@ -1813,204 +1813,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles évolutions de la raison d'être des coopératives agricoles françaises? Regard historique sur un construit social</w:t>
+                <w:t xml:space="preserve">La raison d'être, une affaire de management et de leadership?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 358, pp.23-38</w:t>
+              <w:t xml:space="preserve">Revue de la CFDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03004280v1</w:t>
+                <w:t xml:space="preserve">hal-03368823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La raison d'être, une affaire de management et de leadership?</w:t>
+                <w:t xml:space="preserve">Quelles évolutions de la raison d'être des coopératives agricoles françaises? Regard historique sur un construit social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la CFDT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 358, pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368823v1</w:t>
+                <w:t xml:space="preserve">halshs-03004280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Scandals Act as Catalysts of Fringe Stakeholders' Contentious Actions against Multinational Corporations</w:t>
               </w:r>
@@ -2920,252 +2920,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate social responsibility as an organizational and managerial challenge: the forgotten legacy of the Corporate Social Responsiveness movement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Daudigeos</w:t>
+                <w:t xml:space="preserve">La RSE comme processus entrepreneurial de conversion de valeurs sociales en valeur marchande : un examen empirique du lien entre engagements sociétaux et performance économique des entreprises françaises cotées entre 1999 et 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mana.144.0222⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.20 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.062.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511805v1</w:t>
+                <w:t xml:space="preserve">hal-05512407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RSE comme processus entrepreneurial de conversion de valeurs sociales en valeur marchande : un examen empirique du lien entre engagements sociétaux et performance économique des entreprises françaises cotées entre 1999 et 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+                <w:t xml:space="preserve">Corporate social responsibility as an organizational and managerial challenge: the forgotten legacy of the Corporate Social Responsiveness movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (2), pp.20 - 37. </w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (4), pp.221 - 250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ror.062.0020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mana.144.0222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512407v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabiliser les chaînes de valeur éclatées. Enjeux et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3219,221 +3219,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens incertains entre RSE et création de valeur marchande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L es limites du traitement marchand de la Responsabilité sociale de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 203 (4), pp.25 - 39. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°6 (2), pp.65 - 86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.203.25-39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.006.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511778v1</w:t>
+                <w:t xml:space="preserve">hal-03783122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L es limites du traitement marchand de la Responsabilité sociale de l'entreprise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les liens incertains entre RSE et création de valeur marchande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Daudigeos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 203 (4), pp.25 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.203.25-39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.006.0065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03783122v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3622,217 +3622,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal ontologies and categories of biosocial organizations in the Anthropocene era, a boundary-work perspective</w:t>
+                <w:t xml:space="preserve">Enlightening The Varieties And Ethical Issues Of Biosocial Organizations In The Anthropocene Era; A Boundary Work Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Amsterdam, France</w:t>
+              <w:t xml:space="preserve">2d Winter Workshop Organization Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368827v1</w:t>
+                <w:t xml:space="preserve">hal-03368834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlightening The Varieties And Ethical Issues Of Biosocial Organizations In The Anthropocene Era; A Boundary Work Approach</w:t>
+                <w:t xml:space="preserve">Animal ontologies and categories of biosocial organizations in the Anthropocene era, a boundary-work perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d Winter Workshop Organization Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, on-line, France</w:t>
+              <w:t xml:space="preserve">EGOS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Amsterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368834v1</w:t>
+                <w:t xml:space="preserve">hal-03368827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal ontologies and categories of biosocial organizations in the Anthropocene era, a boundary-work perspective</w:t>
               </w:r>
@@ -5223,211 +5223,211 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile transition d'une gouvernance privée à une gouvernance démocratique suite à une reprise en SCOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des entreprises sociales et solidaires, Becheur A., Codello P., Terrise P. (eds), Paris, EMS</w:t>
+              <w:t xml:space="preserve">Gestion des entreprises sociales et solidaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903300v1</w:t>
+                <w:t xml:space="preserve">hal-03421959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile transition d'une gouvernance privée à une gouvernance démocratique suite à une reprise en SCOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des entreprises sociales et solidaires</w:t>
+              <w:t xml:space="preserve">Gestion des entreprises sociales et solidaires, Becheur A., Codello P., Terrise P. (eds), Paris, EMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421959v1</w:t>
+                <w:t xml:space="preserve">hal-01903300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5969,51 +5969,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03370982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harendel, reprise d'entreprise en Scop. Refonder l'entreprise et sa gouvernance</w:t>
+                <w:t xml:space="preserve">Blueprint, transmission et gouvernance en Scop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
@@ -6023,98 +6023,111 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Luisoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03370992v1</w:t>
+                <w:t xml:space="preserve">halshs-03370986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blueprint, transmission et gouvernance en Scop</w:t>
+                <w:t xml:space="preserve">Harendel, reprise d'entreprise en Scop. Refonder l'entreprise et sa gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
@@ -6124,87 +6137,74 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03370986v1</w:t>
+                <w:t xml:space="preserve">halshs-03370992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6310,51 +6310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut nous apprendre le courant de la Corporate Social Responsiveness sur les démarches de développement durable des entreprises contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6618,64 +6618,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropocène, limites planétaires et nouvelles frontières des sciences de gestion - Le changement climatique est produit par une société des organisations ! [Aurélien Acquier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6888,51 +6888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Ammar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2025.103378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967062v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9935" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.18" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.025.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.313.101-126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267221137872" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.139-146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brunsson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grothe-Hammer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Sundberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8728" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Bluntz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0007650318756982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siessima Djibril Toe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1914" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril To&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hollandts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.092.0046" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0007650310395544" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511805v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Acquier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.144.0222" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.062.0020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.215.167-183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.203.25-39" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S84SQBWK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0065" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Metz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041002v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962240v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Johnston" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Veldman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Eccles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deakin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Davis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues-Bourlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roulet T" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Luisoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370986v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00512374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00526742v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03041611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Ammar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2025.103378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967062v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9935" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.025.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.313.101-126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267221137872" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.139-146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brunsson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grothe-Hammer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Sundberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8728" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Bluntz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0007650318756982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siessima Djibril Toe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1914" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril To&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hollandts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.092.0046" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0007650310395544" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.062.0020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Acquier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.144.0222" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.215.167-183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.203.25-39" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S84SQBWK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Metz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041002v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962240v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421959v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Johnston" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Veldman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Eccles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deakin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Davis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues-Bourlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roulet T" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Luisoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00512374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00526742v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03041611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>