--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -308,1548 +308,1570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management : quelle(s) pédagogie(s) dans le contexte de l'Anthropocène ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relever les défis de la transition climatique : l'enjeu des biais cognitifs dans les prises de décision des conseils d'administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gauthier</w:t>
+                <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.27-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcsg.025.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556363v1</w:t>
+                <w:t xml:space="preserve">hal-04580484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropocène, limites planétaires et nouvelles frontières des sciences de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+                <w:t xml:space="preserve">Management : quelle(s) pédagogie(s) dans le contexte de l'Anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+                <w:t xml:space="preserve">Thomas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 20 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04504417v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relever les défis de la transition climatique : l'enjeu des biais cognitifs dans les prises de décision des conseils d'administration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+                <w:t xml:space="preserve">Anthropocène, limites planétaires et nouvelles frontières des sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.27-50. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 315 (2), pp.11-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rcsg.025.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2024.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580484v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparer l’enseignement supérieur de gestion français aux défis énergétiques et écologiques de l’Anthropocène</w:t>
+                <w:t xml:space="preserve">Les systèmes alimentaires de l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Carton</w:t>
+                <w:t xml:space="preserve">Sophie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.313.101-126⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (8), pp.169-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2.p.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294618v1</w:t>
+                <w:t xml:space="preserve">hal-05589553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and spurious: How executives capture governance structures to prevent cooperativization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+                <w:t xml:space="preserve">Préparer l’enseignement supérieur de gestion français aux défis énergétiques et écologiques de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00187267221137872⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (313), pp.101-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.313.101-126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828145v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo strategicus, capitalisme liquide, destruction créatrice et mondes habitables De Alain Charles Martinet. Éditions EMS, coll. « Les grands auteurs francophones », avril 2022, 226 pages : Book review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 306, 139-146 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.306.139-146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management stratégique et conception des mondes habitables chez Alain-Charles Martinet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and spurious: How executives capture governance structures to prevent cooperativization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00187267221137872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838214v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-Organizations: A Clarification and a Way Forward</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management stratégique et conception des mondes habitables chez Alain-Charles Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685386v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réformer la comptabilité des exploitations agricoles pour relever le défi alimentaire de l’Anthropocène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-Organizations: A Clarification and a Way Forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Berkowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Brunsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grothe-Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaela Sundberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarence Bluntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Systèmes alimentaires / Food Systems 2021, n° 6, 2021 (n° 6), pp.45-66. </w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.1 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12705-5.p.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.v25.8728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514349v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restructuration : question prioritaire en matière de gouvernance des coopératives agricoles</w:t>
+                <w:t xml:space="preserve">Réformer la comptabilité des exploitations agricoles pour relever le défi alimentaire de l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Bluntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Systèmes alimentaires / Food Systems 2021, n° 6, 2021 (n° 6), pp.45-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12705-5.p.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126742v1</w:t>
+                <w:t xml:space="preserve">hal-03514349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer la comptabilité des exploitations agricoles pour relever le défi alimentaire de l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Bluntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites et aménagements d’une organisation post-bureaucratique; le cas de l’entreprise libérée Lactane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03004338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la bureaucratie à la post-bureaucratie. Lactane ou l’effet boomerang de la libération du travail.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La restructuration : question prioritaire en matière de gouvernance des coopératives agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03004331v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi PACTE : enjeux et perspectives pour la gouvernance des sociétés françaises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">De la bureaucratie à la post-bureaucratie. Lactane ou l’effet boomerang de la libération du travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (19), pp.59-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcsg.019.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178368v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclairer la diversité des stratégies de diversification des groupes coopératifs agricoles français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+                <w:t xml:space="preserve">La loi PACTE : enjeux et perspectives pour la gouvernance des sociétés françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.4-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03004350v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution des administrateurs à la fabrique de la gouvernance dans les coopératives agricoles, le cas Limagrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eclairer la diversité des stratégies de diversification des groupes coopératifs agricoles français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041029v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La raison d'être, une affaire de management et de leadership?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1865,1623 +1887,1705 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la CFDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles évolutions de la raison d'être des coopératives agricoles françaises? Regard historique sur un construit social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 358, pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03004280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Scandals Act as Catalysts of Fringe Stakeholders' Contentious Actions against Multinational Corporations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La contribution des administrateurs à la fabrique de la gouvernance dans les coopératives agricoles, le cas Limagrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0007650318756982⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03041023v1</w:t>
+                <w:t xml:space="preserve">hal-03041029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs confrontés à la restructuration de leurs coopératives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Scandals Act as Catalysts of Fringe Stakeholders' Contentious Actions against Multinational Corporations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Daudigeos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysans et société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Business and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (3), pp.387-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0007650318756982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040955v1</w:t>
+                <w:t xml:space="preserve">hal-03041023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance and creation of roles during socialization processes in entrepreneurial small firms: An institutional work perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agriculteurs confrontés à la restructuration de leurs coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22, pp.30 - 55</w:t>
+              <w:t xml:space="preserve">Paysans et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02477520v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance and creation of roles during socialization processes in entrepreneurial small firms: An institutional work perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, 2019, 22, pp.30 - 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903789v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02477520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dark side of employee ownership in french listed companies, an enquiry on the SBF 120 between 2000 and 2014</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+                <w:t xml:space="preserve">Maintenance and creation of roles during socialization processes in entrepreneurial small firms: An institutional work perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650902v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en œuvre une gouvernance démocratique suite à une reprise en SCOP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The dark side of employee ownership in french listed companies, an enquiry on the SBF 120 between 2000 and 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siessima Djibril Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.1914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01650952v1</w:t>
+                <w:t xml:space="preserve">hal-01650902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimer et mettre en œuvre une gouvernance démocratique suite à une reprise en Scop, une lecture en termes de travail institutionnel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Mettre en œuvre une gouvernance démocratique suite à une reprise en SCOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 43 (263), pp.31 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03370966v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La face cachée de l’actionnariat salarié: Etude empirique sur l’indice SBF 120 (2000-2014)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Hollandts</w:t>
+                <w:t xml:space="preserve">Légitimer et mettre en œuvre une gouvernance démocratique suite à une reprise en Scop, une lecture en termes de travail institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421947v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouc-émissaires, lynchages médiatiques et contestation des pratiques irresponsables des firmes multinationales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pasquier</w:t>
+                <w:t xml:space="preserve">La face cachée de l’actionnariat salarié: Etude empirique sur l’indice SBF 120 (2000-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Toé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05511789v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions for Value Creation in the Marketplace Through the Management of CSR Issues: A Negative External Effects Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Bouc-émissaires, lynchages médiatiques et contestation des pratiques irresponsables des firmes multinationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.46 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/ror.092.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0007650310395544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05511795v1</w:t>
+                <w:t xml:space="preserve">hal-05511789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE comme processus entrepreneurial de conversion de valeurs sociales en valeur marchande : un examen empirique du lien entre engagements sociétaux et performance économique des entreprises françaises cotées entre 1999 et 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (2), pp.20 - 37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ror.062.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate social responsibility as an organizational and managerial challenge: the forgotten legacy of the Corporate Social Responsiveness movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (4), pp.221 - 250. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.144.0222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabiliser les chaînes de valeur éclatées. Enjeux et limites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Conditions for Value Creation in the Marketplace Through the Management of CSR Issues: A Negative External Effects Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.215.167-183⟩</w:t>
+              <w:t xml:space="preserve">Business and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (1), pp.28 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0007650310395544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05511777v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L es limites du traitement marchand de la Responsabilité sociale de l'entreprise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responsabiliser les chaînes de valeur éclatées. Enjeux et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Daudigeos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.006.0065⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 215 (6), pp.167 - 183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.215.167-183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783122v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens incertains entre RSE et création de valeur marchande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 203 (4), pp.25 - 39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.203.25-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05511778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L es limites du traitement marchand de la Responsabilité sociale de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Daudigeos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°6 (2), pp.65 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.006.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How AI-driven certified energy management systems shape sustainable investment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosr Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3510,73 +3614,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2025, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the enforcement of a corporate purpose elicit resistance; an open polity perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3592,811 +3696,811 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th EGOS Colloquim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlightening The Varieties And Ethical Issues Of Biosocial Organizations In The Anthropocene Era; A Boundary Work Approach</w:t>
+                <w:t xml:space="preserve">Animal ontologies and categories of biosocial organizations in the Anthropocene era, a boundary-work perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d Winter Workshop Organization Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, on-line, France</w:t>
+              <w:t xml:space="preserve">EGOS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Amsterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368834v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal ontologies and categories of biosocial organizations in the Anthropocene era, a boundary-work perspective</w:t>
+                <w:t xml:space="preserve">Enlightening The Varieties And Ethical Issues Of Biosocial Organizations In The Anthropocene Era; A Boundary Work Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Amsterdam, France</w:t>
+              <w:t xml:space="preserve">2d Winter Workshop Organization Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368827v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal ontologies and categories of biosocial organizations in the Anthropocene era, a boundary-work perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th EGOS Colloquim 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary of accountability and the process of constructing political CSR; an ANT perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, On-line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varieties and externalities of biosocial organizations in the Anthropocene, a boundary-work perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les organisations biosociales et leurs externalités à partir du travail aux frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX Conférence AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opting-in and contribution to public goods: the case of cooperative members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediation without mediators; how to govern specific human capital in flattened firms ? A legal and economic perspective on internal governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4406,153 +4510,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La raison d'être de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refonder l'agriculture à l'heure de l'Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4562,866 +4666,866 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gomez, artisan d’une théorie politique de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Taskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entreprise comme sujet politique : travail, convention et gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réparer la rupture métabolique de l’Anthropocène à travers une économie circulaire des excréta humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pesses de l’école des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie Circulaire - imaginaires et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La durabilité agricole ou l'enjeu du siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et alimentation : la durabilité à l'épreuve des faits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRIS éditions, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 1091-1094 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands courants en management stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands courants en management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication et la valorisation du capital humain comme facteur de compétitivité dans les banques : vers une mesure du capital humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Toé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capital Humain : entre performance et bien-être au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782822405805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’IMPLICATION ET LA VALORISATION DU CAPITAL HUMAIN COMME FACTEUR DE COMPETITIVITE DANS LES BANQUES : VERS UNE MESURE DU CAPITAL HUMAIN SPECIFIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siessima Djibril Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capital humain : Entre performance et bien-être au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance de médiation comme réponse aux impasses conceptuelles et pratiques de la gouvernance actionnariale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands courants en management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-248, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile transition d'une gouvernance privée à une gouvernance démocratique suite à une reprise en SCOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des entreprises sociales et solidaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile transition d'une gouvernance privée à une gouvernance démocratique suite à une reprise en SCOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des entreprises sociales et solidaires, Becheur A., Codello P., Terrise P. (eds), Paris, EMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5431,774 +5535,774 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de troisième révolution agricole sans une profonde réforme comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi agricole de l'Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le défi agricole de l'Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaise dans l'agriculture française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate govermance for sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Veldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert G. Eccles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le hackathon citoyen comme solution pour traduire politiquement les attentes des gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bargues-Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roulet T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02007214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La librairie des Volcans, de la gouvernance actionnariale à la gouvernance démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Luisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03370982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blueprint, transmission et gouvernance en Scop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Luisoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03370986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harendel, reprise d'entreprise en Scop. Refonder l'entreprise et sa gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03370992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6208,192 +6312,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONVENTION THEORY : IS THERE A FRENCH SCHOOL OF ORGANIZATIONAL INSTITUTIONALISM?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut nous apprendre le courant de la Corporate Social Responsiveness sur les démarches de développement durable des entreprises contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Daudigeos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6403,104 +6507,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel pour une gouvernance stratégique des coopératives agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] KEDGE Business School. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6510,91 +6614,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions collectives et traitement des externalités négatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Université Clermont Auvergne (UCA), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03041611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6604,144 +6708,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropocène, limites planétaires et nouvelles frontières des sciences de gestion - Le changement climatique est produit par une société des organisations ! [Aurélien Acquier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6888,51 +6992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Ammar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2025.103378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967062v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9935" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.025.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.313.101-126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267221137872" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.139-146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brunsson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grothe-Hammer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Sundberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8728" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Bluntz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0007650318756982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siessima Djibril Toe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1914" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril To&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hollandts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.092.0046" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0007650310395544" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.062.0020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Acquier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.144.0222" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.215.167-183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.203.25-39" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S84SQBWK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Metz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041002v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962240v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421959v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Johnston" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Veldman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Eccles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deakin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Davis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues-Bourlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roulet T" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Luisoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00512374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00526742v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03041611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Ammar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2025.103378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967062v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9935" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.025.0027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.18" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0169" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.313.101-126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.139-146" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267221137872" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685386v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Berkowitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Brunsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grothe-Hammer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Sundberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.8728" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Bluntz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Daudigeos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0007650318756982" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siessima Djibril Toe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1914" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00096" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril To&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hollandts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.092.0046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.062.0020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Acquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.144.0222" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0007650310395544" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.215.167-183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.203.25-39" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S84SQBWK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.006.0065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Metz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041014v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041045v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421959v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Johnston" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Veldman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G. Eccles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deakin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Davis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues-Bourlier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roulet T" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Luisoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00512374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00526742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03041611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>