--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -2774,451 +2774,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne</w:t>
+                <w:t xml:space="preserve">Á propos de la médiatisation du classement de Shanghai : l'apport de l'analyse du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Peres-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXIV (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfla.241.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507323v1</w:t>
+                <w:t xml:space="preserve">hal-02884257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiatisation et usages socio-discursifs du « classement de Shanghai »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°169 (1), pp.101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.169.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Médiatisation et usages socio-discursifs du « classement de Shanghai » »</w:t>
+                <w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Peres-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2019/2), pp.123-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247118v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Á propos de la médiatisation du classement de Shanghai : l'apport de l'analyse du discours »</w:t>
+                <w:t xml:space="preserve">« Médiatisation et usages socio-discursifs du « classement de Shanghai » »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, vol. XXIV (n°1), pp.21-35</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°169, pp.101-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247117v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Á propos de la médiatisation du classement de Shanghai : l'apport de l'analyse du discours</w:t>
+                <w:t xml:space="preserve">« Á propos de la médiatisation du classement de Shanghai : l'apport de l'analyse du discours »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, XXIV (1), pp.21. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, vol. XXIV (n°1), pp.21-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfla.241.0021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02884257v1</w:t>
+                <w:t xml:space="preserve">hal-04247117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogie de la co-construction médiatique du « classement de Shanghai » en France. Corpus de presse et usages sociodiscursifs</w:t>
               </w:r>
@@ -3576,217 +3576,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Web à l’observable complexe : approches sémio-discursives</w:t>
+                <w:t xml:space="preserve">Du web à l'observable complexe : approches sémio-discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Massou, Patrick MPondo-Dicka, Nathalie Pinède. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses des sites web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, ISTE, p. 39-65, 2022, 9781789491036</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884568v1</w:t>
+                <w:t xml:space="preserve">hal-03783342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du web à l'observable complexe : approches sémio-discursives</w:t>
+                <w:t xml:space="preserve">Du Web à l’observable complexe : approches sémio-discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses des sites web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE, p. 39-65, 2022, 9781789491036</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-65, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9103.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783342v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards multidimensionnels sur le numérique</w:t>
               </w:r>
@@ -4042,247 +4042,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intégration comme processus à l’exigence d’intégration</w:t>
+                <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L. Calabrese, M. Veniard (dir), Penser les mots, dire la migration, Editions Academia, Pixels, Belgique, 2018, pp. 125-132.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Faire et dire l’évaluation, L’enseignement supérieur et la recherche conquis par la performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse de l'école des Mines, pp.11-22, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884269v1</w:t>
+                <w:t xml:space="preserve">hal-04247115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction »</w:t>
+                <w:t xml:space="preserve">« Chapitre 13. Comment le classement vint de Shanghai ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire et dire l’évaluation, L’enseignement supérieur et la recherche conquis par la performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presse de l'école des Mines, pp.11-22, 2018</w:t>
+              <w:t xml:space="preserve">, Presse de l'école des Mines, pp.261-282, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247115v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Chapitre 13. Comment le classement vint de Shanghai ? »</w:t>
+                <w:t xml:space="preserve">De l’intégration comme processus à l’exigence d’intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire et dire l’évaluation, L’enseignement supérieur et la recherche conquis par la performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse de l'école des Mines, pp.261-282, 2018</w:t>
+              <w:t xml:space="preserve">L. Calabrese, M. Veniard (dir), Penser les mots, dire la migration, Editions Academia, Pixels, Belgique, 2018, pp. 125-132.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247114v1</w:t>
+                <w:t xml:space="preserve">hal-02884269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’intégration comme processus à l’exigence d’intégration »</w:t>
               </w:r>
@@ -4512,651 +4512,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01148622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et communication dans un établissement du supérieur : le cas d’un intranet</w:t>
+                <w:t xml:space="preserve">Textes numériques ou sur le numérique : rhétorique de l’internationalisation et « attractivité » des universités parisiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communication éducative et les TIC, épistémologie et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes/Lavoisier, 2009</w:t>
+              <w:t xml:space="preserve">Acteurs et contextes des discours universitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 2, L’Harmattan, pp.209-225, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01148620v1</w:t>
+                <w:t xml:space="preserve">halshs-01148621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textes numériques ou sur le numérique : rhétorique de l’internationalisation et « attractivité » des universités parisiennes</w:t>
+                <w:t xml:space="preserve">Organisation et communication dans un établissement du supérieur : le cas d’un intranet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Sidir. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acteurs et contextes des discours universitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tome 2, L’Harmattan, pp.209-225, 2009</w:t>
+              <w:t xml:space="preserve">La communication éducative et les TIC, épistémologie et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes/Lavoisier, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01148621v1</w:t>
+                <w:t xml:space="preserve">halshs-01148620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire et dire l'évaluation. L'enseignement supérieur et la recherche conquis par la performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Haakenstad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire et dire l’évaluation, L’enseignement supérieur et la recherche conquis par la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Haakenstad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse des Mines, pp.328, 2018, 978-2-35671-485-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel d’analyse du web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel d’analyse du web en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2013, Manuel d’analyse du web, 978-2-200-28627-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01148633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation dans la formation en question : l'enjeu de l'interdisciplinarité. XXIe congrès de la SFSIC. MSH Paris Nord. 13-15 juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853373v1</w:t>
-              </w:r>
-[...330 lines deleted...]
-                <w:t xml:space="preserve">halshs-01148633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5425,51 +5425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peres-Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00150623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00150638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lj1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hsk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chanial" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wx1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Dimitry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siibak Nicholas John Et Andra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.203.0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-0440-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fickers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1550" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.169.0101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.241.0021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21313" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20250" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.320" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Analyzing+Websites-p-9781394264940" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/?/48755" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783342v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fiala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01853373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Haakenstad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.70" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peres-Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00150623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00150638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lj1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hsk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chanial" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wx1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Dimitry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siibak Nicholas John Et Andra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.203.0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-0440-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fickers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1550" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.241.0021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.169.0101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21313" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20250" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.320" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Analyzing+Websites-p-9781394264940" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/?/48755" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fiala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Haakenstad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01853373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.70" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>