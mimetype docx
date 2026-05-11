--- v1 (2026-04-09)
+++ v2 (2026-05-11)
@@ -2774,451 +2774,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Á propos de la médiatisation du classement de Shanghai : l'apport de l'analyse du discours</w:t>
+                <w:t xml:space="preserve">Médiatisation et usages socio-discursifs du « classement de Shanghai »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, XXIV (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°169 (1), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfla.241.0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfap.169.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884257v1</w:t>
+                <w:t xml:space="preserve">hal-02884259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiatisation et usages socio-discursifs du « classement de Shanghai »</w:t>
+                <w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Peres-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.169.0101⟩</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2019/2), pp.123-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884259v1</w:t>
+                <w:t xml:space="preserve">hal-02507323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne</w:t>
+                <w:t xml:space="preserve">« Médiatisation et usages socio-discursifs du « classement de Shanghai » »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Peres-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°169, pp.101-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507323v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Médiatisation et usages socio-discursifs du « classement de Shanghai » »</w:t>
+                <w:t xml:space="preserve">« Á propos de la médiatisation du classement de Shanghai : l'apport de l'analyse du discours »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n°169, pp.101-120</w:t>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vol. XXIV (n°1), pp.21-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247118v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Á propos de la médiatisation du classement de Shanghai : l'apport de l'analyse du discours »</w:t>
+                <w:t xml:space="preserve">Á propos de la médiatisation du classement de Shanghai : l'apport de l'analyse du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, vol. XXIV (n°1), pp.21-35</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, XXIV (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfla.241.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247117v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogie de la co-construction médiatique du « classement de Shanghai » en France. Corpus de presse et usages sociodiscursifs</w:t>
               </w:r>
@@ -3443,51 +3443,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01147604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3620,449 +3620,436 @@
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Massou, Patrick MPondo-Dicka, Nathalie Pinède. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses des sites web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE, p. 39-65, 2022, 9781789491036</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-65, 2022, 9781789491036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9103.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Web à l’observable complexe : approches sémio-discursives</w:t>
+                <w:t xml:space="preserve">Regards multidimensionnels sur le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Verlaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Paquienséguy; Nicolas Pélissier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyses des sites web</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questionner les humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cHAPITRE 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Française des Sciences de l’Information et de la Communication (SFSIC)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-169, 2021, 978-2-914872-00-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9103.ch2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03884568v1</w:t>
+                <w:t xml:space="preserve">hal-03260449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards multidimensionnels sur le numérique</w:t>
+                <w:t xml:space="preserve">Chapitre VIII- Apports critiques sur les méthodologies liées aux Humanités Numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marchand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Françoise Paquienséguy; Nicolas Pélissier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Pélissier; Françoise Paquienséguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questionner les humanités numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questionner les humanités numériques. Positions et propositions des SIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SFSIC; CPdirsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-170, 2021, 978-2-914872-00-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société Française des Sciences de l’Information et de la Communication (SFSIC)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03260449v1</w:t>
+                <w:t xml:space="preserve">hal-03518364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre VIII- Apports critiques sur les méthodologies liées aux Humanités Numériques</w:t>
+                <w:t xml:space="preserve">De l’intégration comme processus à l’exigence d’intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questionner les humanités numériques. Positions et propositions des SIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L. Calabrese, M. Veniard (dir), Penser les mots, dire la migration, Editions Academia, Pixels, Belgique, 2018, pp. 125-132.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFSIC; CPdirsic</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03518364v1</w:t>
+                <w:t xml:space="preserve">hal-02884269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
@@ -4193,346 +4180,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intégration comme processus à l’exigence d’intégration</w:t>
+                <w:t xml:space="preserve">« De l’intégration comme processus à l’exigence d’intégration »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Calabrese; M. Veniard (dir). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L. Calabrese, M. Veniard (dir), Penser les mots, dire la migration, Editions Academia, Pixels, Belgique, 2018, pp. 125-132.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Penser les mots, dire la migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Acadamia; Pixels, pp.125-132, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884269v1</w:t>
+                <w:t xml:space="preserve">hal-04247113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De l’intégration comme processus à l’exigence d’intégration »</w:t>
+                <w:t xml:space="preserve">Méthodes et outils informatiques pour l’analyse des discours (chapitres)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les mots, dire la migration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Acadamia; Pixels, pp.125-132, 2018</w:t>
+              <w:t xml:space="preserve">Méthodes et outils informatiques pour l’analyse des discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247113v1</w:t>
+                <w:t xml:space="preserve">hal-02884293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes et outils informatiques pour l’analyse des discours (chapitres)</w:t>
+                <w:t xml:space="preserve">Approches textométriques du web : corpus et outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Née</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fiala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes et outils informatiques pour l’analyse des discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t>
+              <w:t xml:space="preserve">Manuel d’analyse du web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.100-124, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884293v1</w:t>
+                <w:t xml:space="preserve">halshs-01148622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches textométriques du web : corpus et outils</w:t>
+                <w:t xml:space="preserve">Organisation et communication dans un établissement du supérieur : le cas d’un intranet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Sidir. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel d’analyse du web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.100-124, 2013</w:t>
+              <w:t xml:space="preserve">La communication éducative et les TIC, épistémologie et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes/Lavoisier, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01148622v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01148620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textes numériques ou sur le numérique : rhétorique de l’internationalisation et « attractivité » des universités parisiennes</w:t>
               </w:r>
@@ -4563,722 +4554,649 @@
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2, L’Harmattan, pp.209-225, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01148621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et communication dans un établissement du supérieur : le cas d’un intranet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'innovation dans la formation en question : l'enjeu de l'interdisciplinarité. XXIe congrès de la SFSIC. MSH Paris Nord. 13-15 juin 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01148620v1</w:t>
+                <w:t xml:space="preserve">hal-01853373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire et dire l'évaluation. L'enseignement supérieur et la recherche conquis par la performance.</w:t>
+                <w:t xml:space="preserve">Faire et dire l’évaluation, L’enseignement supérieur et la recherche conquis par la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Haakenstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">Presse des Mines, pp.328, 2018, 978-2-35671-485-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884266v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire et dire l’évaluation, L’enseignement supérieur et la recherche conquis par la performance</w:t>
+                <w:t xml:space="preserve">Faire et dire l'évaluation. L'enseignement supérieur et la recherche conquis par la performance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Haakenstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presse des Mines, pp.328, 2018, 978-2-35671-485-5</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247112v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel d’analyse du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel d’analyse du web en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2013, Manuel d’analyse du web, 978-2-200-28627-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01148633v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-01853373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les universités sous influence du numérique et du management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 69, 2009, Quaderni, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaderni.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01148631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5425,51 +5343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peres-Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00150623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00150638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lj1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hsk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chanial" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wx1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Dimitry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siibak Nicholas John Et Andra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.203.0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-0440-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fickers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1550" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.241.0021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.169.0101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21313" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20250" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.320" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Analyzing+Websites-p-9781394264940" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/?/48755" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fiala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Haakenstad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01853373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.70" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peres-Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00150623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00150638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lj1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hsk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chanial" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wx1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Dimitry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siibak Nicholas John Et Andra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.203.0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-0440-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fickers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1550" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.169.0101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.241.0021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21313" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20250" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.320" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Analyzing+Websites-p-9781394264940" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/?/48755" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fiala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01853373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Haakenstad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884266v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.70" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>