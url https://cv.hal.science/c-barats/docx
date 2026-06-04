--- v2 (2026-05-11)
+++ v3 (2026-06-04)
@@ -2774,235 +2774,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiatisation et usages socio-discursifs du « classement de Shanghai »</w:t>
+                <w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Peres-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.169.0101⟩</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2019/2), pp.123-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884259v1</w:t>
+                <w:t xml:space="preserve">hal-02507323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne</w:t>
+                <w:t xml:space="preserve">Médiatisation et usages socio-discursifs du « classement de Shanghai »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Peres-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°169 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.169.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507323v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Médiatisation et usages socio-discursifs du « classement de Shanghai » »</w:t>
               </w:r>
@@ -5343,51 +5343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peres-Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00150623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00150638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lj1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hsk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chanial" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wx1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Dimitry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siibak Nicholas John Et Andra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.203.0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-0440-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fickers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1550" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.169.0101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.241.0021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21313" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20250" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.320" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Analyzing+Websites-p-9781394264940" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/?/48755" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fiala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01853373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Haakenstad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884266v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.70" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peres-Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147651v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00150623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00150638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00258600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lj1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hsk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chanial" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wx1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Dimitry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siibak Nicholas John Et Andra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.203.0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-0440-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fickers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1550" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.169.0101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.241.0021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.21313" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20250" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.320" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Analyzing+Websites-p-9781394264940" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783342v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/?/48755" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fiala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01853373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04247112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Haakenstad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884266v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.70" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>