--- v0 (2026-03-16)
+++ v1 (2026-05-24)
@@ -144,173 +144,169 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Éditorial] Liens entre domicile et apprentissage(s)</w:t>
+                <w:t xml:space="preserve">Voir, lire et dire. La réception des œuvres picturales en classe et au musée, Ana Dias-Chiaruttini, Villeneuve d’Ascq : PU du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 77 (1), pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.077.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017416v1</w:t>
+                <w:t xml:space="preserve">hal-05609667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sujet-enseignant au coeur de l'hybridation lors de la « domiciliarisation » des situations d'enseignement/apprentissage en période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -387,51 +383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Tali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -489,489 +485,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle présence pour accompagner l’apprentissage à distance ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">[Éditorial] Liens entre domicile et apprentissage(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Domicile et apprentissages, 50, pp.7-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03762352v1</w:t>
+                <w:t xml:space="preserve">hal-05017416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension : Aux frontières du travail enseignant. Géographies de professionnalités mouvantes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quelle présence pour accompagner l’apprentissage à distance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.6083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331813v1</w:t>
+                <w:t xml:space="preserve">halshs-03762352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle présence pour accompagner l'apprentissage à distance ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recension : Aux frontières du travail enseignant. Géographies de professionnalités mouvantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04398500v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'université d'après. Quelles leçons tirer de la mise à distance des cours ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quelle présence pour accompagner l'apprentissage à distance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Tali</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche en Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Les futurs de l'éducation, 24</w:t>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603277v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation de la diversité à travers l’action éducative muséale : le cas du musée du quai Branly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'université d'après. Quelles leçons tirer de la mise à distance des cours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les futurs de l'éducation, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1064605ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02506921v1</w:t>
+                <w:t xml:space="preserve">hal-03603277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un continuum entre didactique(s) et pédagogie(s) : la participation active des élèves-visiteurs au Musée Grec des Enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, En finir avec la controverse didactique(s) – pédagogie ?, e-312, pp.139-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1009,51 +1009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail collaboratif sur l'ENT et innovation dans les pratiques professionnelles des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Innovation technologique, innovation pédagogique. Éclairage de recherches empiriques en sciences de l’éducation, 2019-1 (63), pp.23-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1081,2117 +1081,2346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La valorisation de la diversité à travers l’action éducative muséale : le cas du musée du quai Branly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.27-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1064605ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction de la formation des ombres chez la pensée des enfants de 5-6 ans : procédures didactiques sociocognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Ravanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bagakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36, pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of actors for an ambitious goal: partnerships in educational guidance and counselling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la résidence de territoire dans la co-construction d’une mémoire collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Labbé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
+                <w:t xml:space="preserve">Hortense Soichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITWIN CONFERENCE Career Guidance and Counselling for Hope in the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO, Mar 2025, Joensuu, Finland</w:t>
+              <w:t xml:space="preserve">Congrès international de l’AREF (Actualité de la Recherche en Éducation et en Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABC-Éduc (Association Belge francophone Collaborative de la recherche en Éducation), AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation), SSRE (Société Suisse pour la Recherche en Éducation), UR EQUALE (Évaluation et Qualité de l’Enseignement) de l’Université de Liège, Haute École Libre Mosane (HELMo), Haute École de la ville de Liège (HEL), Jul 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124429v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reclaiming a humanist guidance mission: the PIA 3 ACORDA project by and for professionals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Diversity of actors for an ambitious goal: partnerships in educational guidance and counselling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITWIN CONFERENCE Career Guidance and Counselling for Hope in the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO, Mar 2025, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124431v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résidence d’artistes : dispositif de médiations pour accompagner le changement urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reclaiming a humanist guidance mission: the PIA 3 ACORDA project by and for professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème Colloque scientifique international MUSSI Médiation et des nouveaux usages sociaux et éducatifs de l’information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MUSSI, Nov 2024, Castanet Tolosan, France</w:t>
+              <w:t xml:space="preserve">UNITWIN CONFERENCE Career Guidance and Counselling for Hope in the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Mar 2025, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851862v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les acteurs du PIA 3 ACORDA pensent de l’orientation : analyse d’un système représentationnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La résidence d’artistes : dispositif de médiations pour accompagner le changement urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international BRIO L'orientation accompagnée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">VIème Colloque scientifique international MUSSI Médiation et des nouveaux usages sociaux et éducatifs de l’information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MUSSI, Nov 2024, Castanet Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589734v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler méthodologie et coopération scientifique pour amener les acteurs à observer leurs propres professionnalisations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">De la réussite scolaire à la réussite éducative : le cas du Projet éducatif territorial (PEDT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de contact « Piloter l’orientation à l’échelle du territoire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IH2EF, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">4e Assises départementales des politiques éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’Appui Départemental du Tarn-et-Garonne (GAD 82), Nov 2024, Montbeton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096524v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le(s) changements(s) dans l’ESR et la place du numérique dans les pratiques enseignantes post-pandémie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ce que les acteurs du PIA 3 ACORDA pensent de l’orientation : analyse d’un système représentationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international BRIO L'orientation accompagnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251857v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un apprentissage expérientiel de seconde main : Des effets indirects d’une recherche sur l’enseignement-apprentissage dans les environnements intégrant du numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Le(s) changements(s) dans l’ESR et la place du numérique dans les pratiques enseignantes post-pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Tali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Buard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Céci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR EFTS, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136356v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales des acteurs de l'orientation : restitution participative</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Un apprentissage expérientiel de seconde main : Des effets indirects d’une recherche sur l’enseignement-apprentissage dans les environnements intégrant du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Naïma Marengo</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude des trois dimensions recherche du PIA 3 ACORDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR EFTS, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR EFTS, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281345v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage du numérique éducatif au supérieur : diversité des usages et défis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Représentations sociales des acteurs de l'orientation : restitution participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ROC 2023-Technologies éducatives pour l'enseignement et l'apprentissage- La personne en formation au cœur de l'apprentissage avec le numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Réseau d’enseignement francophone à distance du Canada (REFAD)- L’Observatoire du numérique en éducation (ONE) et à la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA), Nov 2023, En ligne, Canada</w:t>
+              <w:t xml:space="preserve">Journée d'étude des trois dimensions recherche du PIA 3 ACORDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR EFTS, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422257v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'émanciper par la Recherche-Formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’usage du numérique éducatif au supérieur : diversité des usages et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une praxis des territoires oubliés - Freire HOJE, Freire HOY, Freire S(I) EMPRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR EFTS - Laboratoire CIRNEF, Oct 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque ROC 2023-Technologies éducatives pour l'enseignement et l'apprentissage- La personne en formation au cœur de l'apprentissage avec le numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Réseau d’enseignement francophone à distance du Canada (REFAD)- L’Observatoire du numérique en éducation (ONE) et à la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA), Nov 2023, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974383v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et apprendre avec le numérique dans l’université post-pandémie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Articuler méthodologie et coopération scientifique pour amener les acteurs à observer leurs propres professionnalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation (SIEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de l’éducation et de la formation de la Faculté des Sciences Sociales et Politiques (OBSEF) de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire de contact « Piloter l’orientation à l’échelle du territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IH2EF, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956613v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche Evariation dans l’axe des changements post-pandémie dans l’enseignement supérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner et apprendre avec le numérique dans l’université post-pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Tali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum EDRAC-UNESCO. L’université d’après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDRAC, Mar 2022, En ligne (France et Canada), France</w:t>
+              <w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation (SIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de l’éducation et de la formation de la Faculté des Sciences Sociales et Politiques (OBSEF) de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580531v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment d’efficacité personnelle à enseigner avec les outils numériques pendant la pandémie dans l’enseignement supérieur.</w:t>
+                <w:t xml:space="preserve">La recherche Evariation dans l’axe des changements post-pandémie dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Tali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation (SIEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Observatoire de l’éducation et de la formation de la Faculté des Sciences Sociales et Politiques (OBSEF) de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Forum EDRAC-UNESCO. L’université d’après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDRAC, Mar 2022, En ligne (France et Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780003v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Projet Éducatif Territorial (PEDT) : un espace de collaboration et d'innovation ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sentiment d’efficacité personnelle à enseigner avec les outils numériques pendant la pandémie dans l’enseignement supérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ait-Ali</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème colloque du Réseau International de l’Animation (RIA) : Animation socioculturelle, changement et innovations sociaux (RIA Cayenne 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Reseau International de l'Animation (RIA), Oct 2022, Cayenne, France</w:t>
+              <w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation (SIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Observatoire de l’éducation et de la formation de la Faculté des Sciences Sociales et Politiques (OBSEF) de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956630v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’appropriation des politiques à la gouvernance d’un territoire éducatif partagé : le cas duProjet EDucatif Territorial (PEDT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Le Projet Éducatif Territorial (PEDT) : un espace de collaboration et d'innovation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ait-Ali</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter-AREF 2020 NANCY 2021 « Politiques et territoires en éducation et en formation : enjeux, débats et perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Xème colloque du Réseau International de l’Animation (RIA) : Animation socioculturelle, changement et innovations sociaux (RIA Cayenne 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reseau International de l'Animation (RIA), Oct 2022, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603295v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation de la formation à/ par la recherche dans une logique coopérative : l'exemple du Master MEEF ADIR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">S'émanciper par la Recherche-Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TACD 2021 : 2ème Congrès International de la Théorie de l'Action Conjointe en Didactique Pour une reconstruction de la forme scolaire d'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.47-67</w:t>
+              <w:t xml:space="preserve">Pour une praxis des territoires oubliés - Freire HOJE, Freire HOY, Freire S(I) EMPRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR EFTS - Laboratoire CIRNEF, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603308v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire numérique en période de confinement : quel changement dans les pratiques des enseignants-chercheurs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">De l’appropriation des politiques à la gouvernance d’un territoire éducatif partagé : le cas duProjet EDucatif Territorial (PEDT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Pédagogie universitaire numérique : quelles perspectives à l’ère des usages multiformes des réseaux sociaux pour apprendre ? (PUN 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISEC, Nov 2020, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Inter-AREF 2020 NANCY 2021 « Politiques et territoires en éducation et en formation : enjeux, débats et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603283v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité des étudiants au sein des activités non formelles : le cas des ONG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hybridation de la formation à/ par la recherche dans une logique coopérative : l'exemple du Master MEEF ADIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georgios Stamelos</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cordelois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Biennale internationale de l'Éducation, de la Formation et des Pratiques professionnelles / Edition 2015 : Coopérer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM; Association Biennale, Jun 2015, Paris, France. [14 p.]</w:t>
+              <w:t xml:space="preserve">TACD 2021 : 2ème Congrès International de la Théorie de l'Action Conjointe en Didactique Pour une reconstruction de la forme scolaire d'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.47-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830559v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation interculturelle par le biais des musées : revue de littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pédagogie universitaire numérique en période de confinement : quel changement dans les pratiques des enseignants-chercheurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AREF 2013 : Actualité de la Recherche et Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIRDEF – EA 3749 (Université de Montpellier); AECSE (Association des Enseignants et Chercheurs en Sciences de l'Éducation), Aug 2013, Montpellier, France. [15 p.]</w:t>
+              <w:t xml:space="preserve">Colloque international : Pédagogie universitaire numérique : quelles perspectives à l’ère des usages multiformes des réseaux sociaux pour apprendre ? (PUN 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISEC, Nov 2020, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903145v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mobilité des étudiants au sein des activités non formelles : le cas des ONG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Stamelos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Biennale internationale de l'Éducation, de la Formation et des Pratiques professionnelles / Edition 2015 : Coopérer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM; Association Biennale, Jun 2015, Paris, France. [14 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation interculturelle par le biais des musées : revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AREF 2013 : Actualité de la Recherche et Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIRDEF – EA 3749 (Université de Montpellier); AECSE (Association des Enseignants et Chercheurs en Sciences de l'Éducation), Aug 2013, Montpellier, France. [15 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Active Citizenship and Educational Museum Programs : A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd South-European and Mediterranean Conference on “Citizenship, Identity and Culture: Inclusive society in crisis”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3201,348 +3430,348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la territorialisation du pilotage de l’orientation permet-elle la redéfinition d’une culture professionnelle commune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Sovet; Kimberley Brioux; Nicolas Ménagier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagnement à l’orientation : des enjeux de pilotage à l’échelle de l’établissement et du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Éducation ouverte, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un dispositif de remédiation à l'université. Compte-rendu d'expériences et questionnements pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, cognition, coopération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, 978-2-14-048840-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et accompagnement des enseignants des collèges dans un contexte d'intégration du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seraphin Alava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnalisation des acteurs de l'Ecole au prisme des collaborations. Recherche, innovation, institution.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02495126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3552,245 +3781,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le PEDT, un espace de collaboration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Toulouse - Jean Jaurès; ADREC Occitanie; ANDEV; SDJES Haute-Garonne; EFTS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages pédagogiques du numérique à l’Université Toulouse - Jean Jaurès pendant la pandémie CoViD-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Toulouse Jean Jaurès. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Συνθήκες μαθησιακής κινητικότητας στην Ανώτατη Εκπαίδευση στην Ευρώπη</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Σειρά τεχνικές εκθέσεις/μελέτες, αρ.12 [Série de techniques rapports/études, n°.12], ΔΙΑΠΑΝΕΠΙΣΤΗΜΙΑΚΟ ΔΙΚΤΥΟ ΠΟΛΙΤΙΚΩΝ ΑΝΩΤΑΤΗΣ ΕΚΠΑΙΔΕΥΣΗΣ (ΠΑΕ) [Réseau interuniversitaire - Université de Patras]. 2013, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3800,114 +4029,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action éducative des musées pour la promotion de la citoyenneté démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Rouen; Université de Patras (Grèce), 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016ROUEL010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02883199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4054,51 +4283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://efts.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christiana.charalampopoulou@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05017416v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851804v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02506921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064605ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02506934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02883205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Hanna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533748v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Ravanis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bagakis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#233;ci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Tenailleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ait-Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordelois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamelos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Alava" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piombo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-02883199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ROUEL010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://efts.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christiana.charalampopoulou@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609667v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0133" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851804v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05017416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02506934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02883205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Hanna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02506921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064605ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Ravanis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bagakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124431v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851862v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#233;ci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Tenailleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ait-Ali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordelois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamelos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pr&#233;vot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Alava" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piombo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-02883199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ROUEL010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>