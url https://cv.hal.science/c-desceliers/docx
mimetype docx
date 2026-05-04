--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -568,382 +568,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and Recent Developments on the Perfectly Matched Layer (PML) Method for the Numerical Modeling and Simulation of Elastic Wave Propagation in Unbounded Domains</w:t>
+                <w:t xml:space="preserve">Dispersion of guided-waves in heterogeneous and anisotropic elastic plates: A probabilistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pled</w:t>
+                <w:t xml:space="preserve">Antoisse Abdoulatuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11831-021-09581-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91, pp.104382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196974v1</w:t>
+                <w:t xml:space="preserve">hal-03519350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-frequency model reduction for uncertainty quantification in computational vibroacoutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 69, pp.661-682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-021-02109-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of guided-waves in heterogeneous and anisotropic elastic plates: A probabilistic approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+                <w:t xml:space="preserve">Review and Recent Developments on the Perfectly Matched Layer (PML) Method for the Numerical Modeling and Simulation of Elastic Wave Propagation in Unbounded Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 91, pp.104382. </w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11831-021-09581-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519350v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust solution of a statistical inverse problem in multiscale computational mechanics using an artificial neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1120,51 +1120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Multiscale Identification of Apparent Elastic Properties at Mesoscale for Random Heterogeneous Materials with Multiscale Field Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1367,51 +1367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69, pp.147-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1569,442 +1569,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue mineral density measured at the sub-millimeter scale can provide reliable statistics of elastic properties of bone matrix.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
+                <w:t xml:space="preserve">A probabilistic model of uncertainties in the substructures and interfaces of a dynamical system: application to the torsional vibration of a drill-string</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fontanela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Ritto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Batou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87 (4), pp.685 - 698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00419-016-1217-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798226v1</w:t>
+                <w:t xml:space="preserve">hal-01657601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic model of uncertainties in the substructures and interfaces of a dynamical system: application to the torsional vibration of a drill-string</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Desceliers</w:t>
+                <w:t xml:space="preserve">A numerical study of ultrasonic response of random cortical bone plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulatuf A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (1), pp.79-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00419-016-1217-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657601v1</w:t>
+                <w:t xml:space="preserve">hal-01644465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of ultrasonic response of random cortical bone plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+                <w:t xml:space="preserve">Tissue mineral density measured at the sub-millimeter scale can provide reliable statistics of elastic properties of bone matrix.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39 (1), pp.79-95</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (6), pp.1885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644465v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexion and transmission coefficients of ultrasonic waves from random plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen V.H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulatuf A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64, pp.103-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2488,90 +2488,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic study of the ultrasonic reflection coefficient from cortical bones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoisse Abdoulatuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (S1), pp.1864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2596,51 +2596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of transient ultrasound wave propagation in a random heterogeneous long bone coupled with fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2899,51 +2899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (S1), pp.2054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2962,286 +2962,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness analysis of an uncertain computational model to predict well integrity for geologic CO2 sequestration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic multiscale modelling of elastic properties of bone ultrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Poupard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-012-9332-0⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (S1), pp.334-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757126v1</w:t>
+                <w:t xml:space="preserve">hal-01798266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic multiscale modelling of elastic properties of bone ultrastructure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+                <w:t xml:space="preserve">A non-parametric probabilistic model for soil-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laudarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (1), pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-012-0797-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01798266v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational strategy for the crash design analysis using an uncertain computational mechanical model</w:t>
               </w:r>
@@ -3337,156 +3324,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-parametric probabilistic model for soil-structure interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness analysis of an uncertain computational model to predict well integrity for geologic CO2 sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Laudarin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+                <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+                <w:t xml:space="preserve">E. Houdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Argoul</w:t>
+                <w:t xml:space="preserve">O. Poupard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (1), pp.53-64. </w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp.307-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-012-0797-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10596-012-9332-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750384v1</w:t>
+                <w:t xml:space="preserve">hal-00757126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic model of the human cortical bone with mechanical alterations in ultrasonic range</w:t>
               </w:r>
@@ -3498,51 +3498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haïat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3583,503 +3583,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic data assimilation of the random shallow water model loads with uncertain experimental measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equivalent contributing depth investigated by a lateral wave with axial transmission in viscoelastic cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mathelin</w:t>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. B. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.Yussuf Hussaini</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (6), pp.603-616. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129 (4), pp.EL114--EL120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-010-0560-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.3554719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750190v1</w:t>
+                <w:t xml:space="preserve">hal-00692844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent contributing depth investigated by a lateral wave with axial transmission in viscoelastic cortical bone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic data assimilation of the random shallow water model loads with uncertain experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Naili</w:t>
+                <w:t xml:space="preserve">L. Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. B. Vu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+                <w:t xml:space="preserve">M.Yussuf Hussaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 129 (4), pp.EL114--EL120. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (6), pp.603-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3554719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-010-0560-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692844v1</w:t>
+                <w:t xml:space="preserve">hal-00750190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed nonparametric-parametric probabilistic model for earthquake reliability of an inelastic reinforced concrete frame structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of viscoelastic and viscous absorption on ultrasonic wave propagation in cortical bone: Application to axial transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (4), pp.2622-2634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3353091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750183v1</w:t>
+                <w:t xml:space="preserve">hal-00684320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of viscoelastic and viscous absorption on ultrasonic wave propagation in cortical bone: Application to axial transmission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Q. Grimal</w:t>
+                <w:t xml:space="preserve">Mixed nonparametric-parametric probabilistic model for earthquake reliability of an inelastic reinforced concrete frame structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Talmant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (4), pp.921-935</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684320v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational aspects for constructing realizations of polynomial chaos in high dimension</w:t>
               </w:r>
@@ -4150,411 +4150,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal generation by an uncertain nonlinear dynamical system: application to the production of voiced sounds and experimental validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Cataldo</w:t>
+                <w:t xml:space="preserve">Determination of the random anisotropic elasticity layer using transient wave propagation in a fluid-solid multilayer: Model and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-008-0304-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 125 (4), pp.2027-2034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3087428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684483v1</w:t>
+                <w:t xml:space="preserve">hal-00684450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a gradient of material properties on ultrasonic wave propagation in cortical bone: application to axial transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 125 (6), pp.4043-1052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the random anisotropic elasticity layer using transient wave propagation in a fluid-solid multilayer: Model and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signal generation by an uncertain nonlinear dynamical system: application to the production of voiced sounds and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (2), pp.265-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-008-0304-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3087428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00684450v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time-domain method to solve transient elastic wave propagation in a multilayer medium with a hybrid spectral-finite element space approximation</w:t>
               </w:r>
@@ -4566,77 +4566,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (4), pp.383-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5233,51 +5233,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Inverse Identification of a Stochastic Phase-Field Model for Brittle Fracture in Random Heterogeneous Elastic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5423,51 +5423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Stochastic Modeling and Inverse Identification of a Phase-Field Fracture Model in Random Heterogeneous Elastic Materials Exhibiting Isotropic Symmetry Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5607,260 +5607,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model updating in stochastic structural dynamics with a single target and limited data using probabilistic learning on manifold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ezvan</w:t>
+                <w:t xml:space="preserve">Machine Learning methodology for constructing an aero-acoustic liner impedance metamodel from a computationally expensive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amritesh Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Coelho-Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Conference on Structural Dynamics, EURODYN 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">17th U.S. National Congress on Computational Mechanics, USNCCM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146568v1</w:t>
+                <w:t xml:space="preserve">hal-04146434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning methodology for constructing an aero-acoustic liner impedance metamodel from a computationally expensive model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amritesh Sinha</w:t>
+                <w:t xml:space="preserve">Model updating in stochastic structural dynamics with a single target and limited data using probabilistic learning on manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ezvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Coelho-Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th U.S. National Congress on Computational Mechanics, USNCCM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">XII International Conference on Structural Dynamics, EURODYN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146434v1</w:t>
+                <w:t xml:space="preserve">hal-04146568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data-driven statistical inverse identification method for phase field modeling of fracture in random heterogeneous elastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6101,51 +6101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Design of Artificial Neural Networks for solving Statistical Inverse Problems in Computational Biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6196,51 +6196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a Phase Field Model for Brittle Fracture in Random Heterogeneous Elastic Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idiris Satgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6278,51 +6278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data-driven identification method based on neural networks for solving statistical inverse problems in computational mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6373,51 +6373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Field Model for Brittle Fracture in Random Heterogeneous Elastic Media: Forward Numerical Simulations and Sensitivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idiris Satgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6449,286 +6449,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic learning on manifolds for design optimisation of aero-acoustic liner impedance</w:t>
+                <w:t xml:space="preserve">Probabilistic learning on manifolds for liner impedance for design optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amritesh Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Cunha</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Coelho-Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Uncertainty in Structural Dynamics, USD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven, Sep 2022, Leuven, Belgium. pp.1-7</w:t>
+              <w:t xml:space="preserve">ASCE-EMI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799254v1</w:t>
+                <w:t xml:space="preserve">hal-03749563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic learning on manifolds for liner impedance for design optimisation</w:t>
+                <w:t xml:space="preserve">Probabilistic learning on manifolds for design optimisation of aero-acoustic liner impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amritesh Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Coelho-Cunha</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCE-EMI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Uncertainty in Structural Dynamics, USD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven, Sep 2022, Leuven, Belgium. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749563v1</w:t>
+                <w:t xml:space="preserve">hal-03799254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic artificial neural network for a robust identification of the random apparent elasticity tensor field at mesoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th U.S. National Congress on Computational Mechanics (USNCCM16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Chicago, Illinois (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6747,342 +6747,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An artificial neural network-based identification method applied to a random elasto-acoustic wave propagation problem in computational biomechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Robust identification of geometrical and mechanical properties using artificial neural networks for cortical bone damage prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir H. Gandomi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Athens (virtual), Greece</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM XIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253248v1</w:t>
+                <w:t xml:space="preserve">hal-03253309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical inverse problem for the mesoscale model of apparent elasticity properties by training an artificial neural network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An artificial neural network-based identification method applied to a random elasto-acoustic wave propagation problem in computational biomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tianyu Zhang</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir H. Gandomi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athens (virtual), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277962v1</w:t>
+                <w:t xml:space="preserve">hal-03253248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust identification of geometrical and mechanical properties using artificial neural networks for cortical bone damage prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Statistical inverse problem for the mesoscale model of apparent elasticity properties by training an artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amir H. Gandomi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM XIV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (virtual), France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athens (virtual), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253309v1</w:t>
+                <w:t xml:space="preserve">hal-03277962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Solution of Statistical Inverse Problems using Machine Learning Methods based on Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7133,51 +7133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial neural network for a robust identification of apparent elasticity properties at mesoscale with limited experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7215,64 +7215,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-frequency model reduction for uncertainty quantification in computational vibroacoustics of automobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7323,51 +7323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning based on neural networks for the inverse identification of probability distributions - Application to the axial transmission technique for the ultrasonic characterization of damaged cortical bone properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7412,299 +7412,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèle multi-niveau pour la quantification de l’incertitude dans le cas de la dynamique vibroacoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Reyes</w:t>
+                <w:t xml:space="preserve">Neural network prediction of cortical bone damage using a stochastic computational mechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir H. Gandomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2019, 14ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens (Var) Giens (Var), France. pp.1-7</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Hersonissos, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175596v1</w:t>
+                <w:t xml:space="preserve">hal-02175561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network prediction of cortical bone damage using a stochastic computational mechanical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Experimental identification of mesoscopic elasticity tensor field for heterogeneous materials with complex microstructure using multiscale experimental imaging measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Hersonissos, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175561v1</w:t>
+                <w:t xml:space="preserve">hal-02176038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel model reduction for uncertainty quantification in computational vibro-acoustical dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7736,165 +7723,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification of mesoscopic elasticity tensor field for heterogeneous materials with complex microstructure using multiscale experimental imaging measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyu Zhang</w:t>
+                <w:t xml:space="preserve">Réduction de modèle multi-niveau pour la quantification de l’incertitude dans le cas de la dynamique vibroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Pled</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">CSMA 2019, 14ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Presqu’île de Giens (Var) Giens (Var), France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176038v1</w:t>
+                <w:t xml:space="preserve">hal-02175596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale identification of apparent elastic properties at meso-scale for materials with complex microstructure using experimental imaging measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8040,51 +8040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Max-Ent principle and µCT imaging to model uncertain bone microstructure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8129,368 +8129,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification for viscoelastic composite structures in computational linear structural dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Capillon</w:t>
+                <w:t xml:space="preserve">Image-based multiscale modeling of bone elasticity: how to make the most out of uncertainty?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Uncertainty in Structural Dynamics, USD 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven, Sep 2016, Leuven, Belgium. pp.1-5</w:t>
+              <w:t xml:space="preserve">12th World Congress on Computational Mechanics (WCCM XII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370619v1</w:t>
+                <w:t xml:space="preserve">hal-01306408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-based multiscale modeling of bone elasticity: how to make the most out of uncertainty?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+                <w:t xml:space="preserve">Uncertainty quantification for viscoelastic composite structures in computational linear structural dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Capillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Computational Mechanics (WCCM XII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Uncertainty in Structural Dynamics, USD 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven, Sep 2016, Leuven, Belgium. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306408v1</w:t>
+                <w:t xml:space="preserve">hal-01370619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the uncertainty propagation in multiscale modeling of cortical bone elasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Gagliardi</w:t>
+                <w:t xml:space="preserve">Modélisation non paramétrique des incertitudes satisfaisant le principe de causalité pour les structures viscoélastiques en dynamique numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Capillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">CSMA 2015, 12ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens (Var), France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650190v1</w:t>
+                <w:t xml:space="preserve">hal-01158256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric stochastic modeling satisfying the causality principle for viscoelastic structures in computational structural dynamics</w:t>
               </w:r>
@@ -8623,51 +8597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Descelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8817,90 +8791,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study of stochastic ultrasonic response of cortical bone plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulatuf A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8919,351 +8893,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation non paramétrique des incertitudes satisfaisant le principe de causalité pour les structures viscoélastiques en dynamique numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Capillon</w:t>
+                <w:t xml:space="preserve">A probabilistic study of the ultrasonic reflection coefficient from cortical bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulatuf A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2015, 12ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Giens (Var), France. pp.1-4</w:t>
+              <w:t xml:space="preserve">40ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158256v1</w:t>
+                <w:t xml:space="preserve">hal-01646116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic study of the ultrasonic reflection coefficient from cortical bones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+                <w:t xml:space="preserve">On the uncertainty propagation in multiscale modeling of cortical bone elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646116v1</w:t>
+                <w:t xml:space="preserve">hal-01650190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the mesoscale model of a microstructure in using experimental measurements with an image field method and one specimen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical inverse method for the multiscale identification of the apparent random elasticity field of heterogeneous microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-T. Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+                <w:t xml:space="preserve">M.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.1-2</w:t>
+              <w:t xml:space="preserve">Workshop on Inverse problems for multiscale and stochastic problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Champs-sur-Marne, Marne-la-Vallée, France. pp.Pages: 1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989431v1</w:t>
+                <w:t xml:space="preserve">hal-01066582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of non-Gaussian positive-definite matrix-valued random fields for elliptic BVP and statistical inverse identification in high dimension using partial and limited experimental data</w:t>
               </w:r>
@@ -9364,1120 +9368,1116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical inverse method for the multiscale identification of the apparent random elasticity field of heterogeneous microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+                <w:t xml:space="preserve">Modeling bone elasticity. How to make the best of uncertainty?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Inverse problems for multiscale and stochastic problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Champs-sur-Marne, Marne-la-Vallée, France. pp.Pages: 1-1</w:t>
+              <w:t xml:space="preserve">7th World Congress of Biomechanics (WCB 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Boston MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066582v1</w:t>
+                <w:t xml:space="preserve">hal-01799872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling bone elasticity. How to make the best of uncertainty?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the mesoscale model of a microstructure in using experimental measurements with an image field method and one specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bala</w:t>
+                <w:t xml:space="preserve">M.-T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress of Biomechanics (WCB 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Boston MA, United States</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799872v1</w:t>
+                <w:t xml:space="preserve">hal-00989431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound wave propagation in a stochastic cortical bone plate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stochastic homogenization approach to estimate bone elastic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.-H. Nguyen</w:t>
+                <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-B. Vu</w:t>
+                <w:t xml:space="preserve">S. Naïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Knowledge and Systems Engineering (KSE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Hanoi, Vietnam. pp.1-8</w:t>
+              <w:t xml:space="preserve">APCOM &amp; ISCM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940383v1</w:t>
+                <w:t xml:space="preserve">hal-00845654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic homogenization approach to estimate bone elastic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of uncertainties in a computational model of interaction soil-structure with a railway excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sansalone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+                <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCOM &amp; ISCM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">10th HSTAM International Congress on Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hellenic Society for Theoretical and Applied Mechanics, May 2013, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845654v1</w:t>
+                <w:t xml:space="preserve">hal-01777899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'identification du modèle probabiliste mésoscopique du champ de tenseur d'élasticité pour des microstructures complexes avec des mesures aux échelles mésoscopiques et macroscopiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Identification of a mesoscale model with multiscale experimental observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013, 11e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Presqu'île de Giens, Giens (Var), France. pp.1-6</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Multiscale Modeling and Uncertainty Quantification of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUTAM, Sep 2013, Santorini Island, Greece. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808855v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic multiscale modeling of elastic properties of bone ultrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
+                <w:t xml:space="preserve">Identification of a prior probabilistic mesoscale model with experimental multiscale observations of one specimen under external loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Congrès de la Société Biomécanique (SB 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th U.S. National Congress on Computational Mechanics, USNCCM XII 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of North Carolina, Jul 2013, Raleigh, North Carolina, United States. pp.Pages: 1-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903248v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des incertitudes sur les vibrations d’origine ferroviaire transmises aux bâtiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ropars</w:t>
+                <w:t xml:space="preserve">Méthodologie d'identification du modèle probabiliste mésoscopique du champ de tenseur d'élasticité pour des microstructures complexes avec des mesures aux échelles mésoscopiques et macroscopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jean</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CSMA 2013, 11e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Presqu'île de Giens, Giens (Var), France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777915v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a mesoscale model with multiscale experimental observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-T. Nguyen</w:t>
+                <w:t xml:space="preserve">Stochastic multiscale modeling of elastic properties of bone ultrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Multiscale Modeling and Uncertainty Quantification of Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38ème Congrès de la Société Biomécanique (SB 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marseille Luminy, France. pp.334-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862219v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a prior probabilistic mesoscale model with experimental multiscale observations of one specimen under external loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des incertitudes sur les vibrations d’origine ferroviaire transmises aux bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th U.S. National Congress on Computational Mechanics, USNCCM XII 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of North Carolina, Jul 2013, Raleigh, North Carolina, United States. pp.Pages: 1-1</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861343v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of uncertainties in a computational model of interaction soil-structure with a railway excitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ropars</w:t>
+                <w:t xml:space="preserve">Ultrasound wave propagation in a stochastic cortical bone plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jean</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th HSTAM International Congress on Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hellenic Society for Theoretical and Applied Mechanics, May 2013, Chania, Greece</w:t>
+              <w:t xml:space="preserve">The Fifth International Conference on Knowledge and Systems Engineering (KSE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Hanoi, Vietnam. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777899v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification of a prior tensor-valued random field for the elasticity properties of cortical bones using in vivo ultrasonic measurements</w:t>
               </w:r>
@@ -10489,51 +10489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10597,51 +10597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10679,51 +10679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an elasticity-tensor random field at mesoscopic scale using experimental measurements at mesoscopic and macroscopic scales for complex hierarchical microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10768,243 +10768,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du modèle probabiliste de l'os cortical en utilisant des mesures expérimentales ultrasonique in vivo</w:t>
+                <w:t xml:space="preserve">Identification of the probabilistic model for a non-homogeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Besançon, Aug 2011, Besançon, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">6th MIT Conference on Computational Fluid and Solid Mechanics, Advances in Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cambridge, Massachusetts, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773378v1</w:t>
+                <w:t xml:space="preserve">hal-00701537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the probabilistic model for a non-homogeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
+                <w:t xml:space="preserve">Identification du modèle probabiliste de l'os cortical en utilisant des mesures expérimentales ultrasonique in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th MIT Conference on Computational Fluid and Solid Mechanics, Advances in Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cambridge, Massachusetts, United States. pp.1</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Besançon, Aug 2011, Besançon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701537v1</w:t>
+                <w:t xml:space="preserve">hal-00773378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic model of human cortical bones with uncertain mechanical properties: Modelling and identification with experimental measurements in ultrasonic range</w:t>
               </w:r>
@@ -11016,77 +11016,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Computational Stochastic Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Rhodos, Greece. pp.P022, Pages: 206-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11146,77 +11146,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh U. S. National Congress on Computational Mechanics (USNCCM XI 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Minneapolis, Minnesota, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11366,90 +11366,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a Gradient of Viscoelastic Anisotropic Material Properties on the Ultrasonic Wave Propagation in Cortical Bone: Application to the Axial Transmission Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11616,90 +11616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'absorption viscoélastique et visqueuse sur la propagation ultrasonore dans l'os cortical : application à la transmission axiale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-B. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11767,77 +11767,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Uncertainty in Structural Dynamics, USD2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Katholieke Universiteit Leuven, Sep 2010, Leuven, Belgium. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11888,77 +11888,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Conference on Computational Mechanics, Solids, Structures and Coupled Problems in Engineering (ECCM-2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11977,3800 +11977,3774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a probabilistic model of the geometrical and mechanical properties for a nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
+                <w:t xml:space="preserve">Stochastic inverse problem for the identification of the probabilistic model of cortical bone using measurements in ultrasonic range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress on Sound and Vibration (ICSV16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Krakow, Poland, Poland. pp.1-7</w:t>
+              <w:t xml:space="preserve">Noise and Vibration : Emerging Method</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692159v1</w:t>
+                <w:t xml:space="preserve">hal-00713205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of viscoelasticity on the ultrasonic wave propagation in cortical bone: application to the axial transmission technique</w:t>
+                <w:t xml:space="preserve">Modélisation par éléments finis de la propagation ultrasonore dans l’os cortical: application au dispositif de transmission axiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">158th Meeting of the acoustical society of america</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652676v1</w:t>
+                <w:t xml:space="preserve">hal-03378703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial transmission measurements and compact bone heterogeneity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Influence of viscoelasticity on the ultrasonic wave propagation in cortical bone: application to the axial transmission technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European symposium on ultrasonic characterization of bone (ESUCB 09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bydgoszcz, Poland. pp.1-1</w:t>
+              <w:t xml:space="preserve">158th Meeting of the acoustical society of america</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699020v1</w:t>
+                <w:t xml:space="preserve">hal-01652676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic model of the geometrical and mechanical properties for nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Axial transmission measurements and compact bone heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth U. S. National Congress on Computational Mechanics (USNCCM X 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Columbus, Ohio, United States. pp.1-1</w:t>
+              <w:t xml:space="preserve">3rd European symposium on ultrasonic characterization of bone (ESUCB 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bydgoszcz, Poland. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699007v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic inverse problem for the identification of the probabilistic model of cortical bone using measurements in ultrasonic range</w:t>
+                <w:t xml:space="preserve">Probabilistic model of the geometrical and mechanical properties for nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise and Vibration : Emerging Method</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United Kingdom</w:t>
+              <w:t xml:space="preserve">Tenth U. S. National Congress on Computational Mechanics (USNCCM X 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Columbus, Ohio, United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713205v1</w:t>
+                <w:t xml:space="preserve">hal-00699007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par éléments finis de la propagation ultrasonore dans l’os cortical: application au dispositif de transmission axiale</w:t>
+                <w:t xml:space="preserve">Modeling wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone ultrasonic characterization with axial transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maryline Talmant</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Santiago de Chile, Chile. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378703v1</w:t>
+                <w:t xml:space="preserve">hal-00699002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone ultrasonic characterization with axial transmission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Santiago de Chile, Chile. pp.1</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699002v1</w:t>
+                <w:t xml:space="preserve">hal-01649650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Identification of the elasticity tensor of an uncertain biomechanical computational model using axial transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">NOVEM 2009, Noise and Vibration: Emerging Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klebe College, Oxford, Apr 2009, Oxford, United Kingdom. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649650v1</w:t>
+                <w:t xml:space="preserve">hal-00691747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the elasticity tensor of an uncertain biomechanical computational model using axial transmission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic viscoelastic fluid/solid multilayer medium: application to cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2009, Noise and Vibration: Emerging Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Klebe College, Oxford, Apr 2009, Oxford, United Kingdom. pp.1-7</w:t>
+              <w:t xml:space="preserve">2009 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.Pages: 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691747v1</w:t>
+                <w:t xml:space="preserve">hal-00692825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic viscoelastic fluid/solid multilayer medium: application to cortical bone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensibilité à la condition initiale de la convection naturelle de Bénard-Marangoni en régime transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.Pages: 1-4</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.93--98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692825v1</w:t>
+                <w:t xml:space="preserve">hal-00723180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité à la condition initiale de la convection naturelle de Bénard-Marangoni en régime transitoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a probabilistic model of the geometrical and mechanical properties for a nonhomegeneous cortical bone using in vivo measurements in ultrasonic range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.93--98</w:t>
+              <w:t xml:space="preserve">16th International Congress on Sound and Vibration (ICSV16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Krakow, Poland, Poland. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723180v1</w:t>
+                <w:t xml:space="preserve">hal-00692159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone</w:t>
+                <w:t xml:space="preserve">Finite element modelling of transient elastic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: a time-domain method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Beijing, China. pp.1</w:t>
+              <w:t xml:space="preserve">Acoustics’08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698999v1</w:t>
+                <w:t xml:space="preserve">hal-01653477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Stochastic inverse problem for the experimental identification in the ultrasonic range of a mechanical model for cortical bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo French Physical Acoustics Conference 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIPE 2008, 6th International Conference on Inverse Problems in Engineering: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dourdan, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/135/1/012036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699001v1</w:t>
+                <w:t xml:space="preserve">hal-00691714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of transient elastic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: a time-domain method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Experimental identification in the ultrasonic range of a mechanical model for cortical bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics’08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Katholieke Univ Leuven, Sep 2008, Leuven, France. pp.Pages: 3777-3785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653477v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic inverse problem for the experimental identification in the ultrasonic range of a mechanical model for cortical bones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPE 2008, 6th International Conference on Inverse Problems in Engineering: Theory and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Pékin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/135/1/012036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00691714v1</w:t>
+                <w:t xml:space="preserve">hal-01653456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification in the ultrasonic range of a mechanical model for cortical bones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element modelling of transient elastic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: a time-domain method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Katholieke Univ Leuven, Sep 2008, Leuven, France. pp.Pages: 3777-3785</w:t>
+              <w:t xml:space="preserve">Acoustics'08, Second ASA (Acoustical Society of America) - EAA (European Acoustics Association) joint international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686143v1</w:t>
+                <w:t xml:space="preserve">hal-00698998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Identification of the elasticity tensor of an uncertain biomechanical computational model using axial transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Pékin, China</w:t>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics(WCCM8) coupled with the 5th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venice, Italy. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653456v1</w:t>
+                <w:t xml:space="preserve">hal-00698988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the elasticity tensor of an uncertain biomechanical computational model using axial transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element model of the ultrasonic propagation in cortical bone: application to the axial transmission device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics(WCCM8) coupled with the 5th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venice, Italy. pp.1-1</w:t>
+              <w:t xml:space="preserve">Anglo French Physical Acoustics Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Arcachon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698988v1</w:t>
+                <w:t xml:space="preserve">hal-00699001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of transient elastic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: a time-domain method</w:t>
+                <w:t xml:space="preserve">Time-domain model of the ultrasonic wave propagation in an inhomogeneous anisotropic fluid/solid multilayer medium: application to cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08, Second ASA (Acoustical Society of America) - EAA (European Acoustics Association) joint international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Beijing, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698998v1</w:t>
+                <w:t xml:space="preserve">hal-00698999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in mechanical models of larynx and vocal tract for voice production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Cataldo</w:t>
+                <w:t xml:space="preserve">Effect of a material properties spatial gradient on wave propagation: application to the axial transmission technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Symposium on Dynamics Problems of Mechanics (DINAME 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Ilhabela, SP, Brazil. pp.Pages: 1-10</w:t>
+              <w:t xml:space="preserve">The international congress on ultrasonics is a merger of the conference series WCU World Congress on Ultrasonics and UI Ultrasonics International (ICU 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689707v1</w:t>
+                <w:t xml:space="preserve">hal-00698792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic inverse problem using experiments for uncertain fluid-solid multilayer systems in ultrasonic domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling with uncertain parameters : Application to the ultrasonic assessment of bone quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM IX 2007, Ninth U. S. National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, San Francisco, United States. pp.2</w:t>
+              <w:t xml:space="preserve">XXI Congress of the International Society of Biomechanics. Taipei, Taiwan.July 1-5, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Taipei, Taiwan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698955v1</w:t>
+                <w:t xml:space="preserve">hal-00698795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a material properties spatial gradient on wave propagation: application to the axial transmission technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Stochastic modeling of the reflection of acoustic waves on a solid plate with random thickness : application to cortical bone assessment with the axial transmission technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international congress on ultrasonics is a merger of the conference series WCU World Congress on Ultrasonics and UI Ultrasonics International (ICU 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698792v1</w:t>
+                <w:t xml:space="preserve">hal-00715758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modeling of the reflection of acoustic waves on a solid plate with random thickness : application to cortical bone assessment with the axial transmission technique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Transient elastic waves in fluid-structure multilayer systems with a probabilistic model of structural uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Austria</w:t>
+              <w:t xml:space="preserve">1st International Conference on Uncertainty in Structural Dynamics, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Sheffield, Jun 2007, Sheffield, United Kingdom. pp.Pages: 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715758v1</w:t>
+                <w:t xml:space="preserve">hal-00689715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient elastic waves in fluid-structure multilayer systems with a probabilistic model of structural uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic assessment of bone quality : modelling with uncertain parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Uncertainty in Structural Dynamics, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Sheffield, Jun 2007, Sheffield, United Kingdom. pp.Pages: 1-9</w:t>
+              <w:t xml:space="preserve">21st Congress of the international society of biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689715v1</w:t>
+                <w:t xml:space="preserve">hal-00715780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling with uncertain parameters : Application to the ultrasonic assessment of bone quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Stochastic simulation of the axial transmission technique based on a multi-scale model of bone material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haïat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Congress of the International Society of Biomechanics. Taipei, Taiwan.July 1-5, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Taipei, Taiwan. pp.1</w:t>
+              <w:t xml:space="preserve">2nD European symposium on ultrasonic characterization of bone (ESUCB 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Halle, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698795v1</w:t>
+                <w:t xml:space="preserve">hal-00698799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic assessment of bone quality : modelling with uncertain parameters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Stochastic modeling of the interaction of acoustic waves with a solid plate of random thickness: Application to cortical bone assessment with the axial transmission technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Naili</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Congress of the international society of biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Taiwan</w:t>
+              <w:t xml:space="preserve">The international congress on ultrasonics is a merger of the conference series WCU World Congress on Ultrasonics and UI Ultrasonics International (ICU 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715780v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic simulation of the axial transmission technique based on a multi-scale model of bone material properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">How does a gradient of material properties due to endosteal resorption affect wave propagation in the axial transmission technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nD European symposium on ultrasonic characterization of bone (ESUCB 2007)</w:t>
+              <w:t xml:space="preserve">2nD European symposium on ultrasonic characterization of bone (ESUCB 2007) Halle, Germany, July 19-20, 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Halle, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698799v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modeling of the interaction of acoustic waves with a solid plate of random thickness: Application to cortical bone assessment with the axial transmission technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. Grimal</w:t>
+                <w:t xml:space="preserve">Uncertainties in mechanical models of larynx and vocal tract for voice production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Haïat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international congress on ultrasonics is a merger of the conference series WCU World Congress on Ultrasonics and UI Ultrasonics International (ICU 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">XII International Symposium on Dynamics Problems of Mechanics (DINAME 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Ilhabela, SP, Brazil. pp.Pages: 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698791v1</w:t>
+                <w:t xml:space="preserve">hal-00689707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a gradient of material properties due to endosteal resorption affect wave propagation in the axial transmission technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Stochastic inverse problem using experiments for uncertain fluid-solid multilayer systems in ultrasonic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nD European symposium on ultrasonic characterization of bone (ESUCB 2007) Halle, Germany, July 19-20, 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Halle, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">USNCCM IX 2007, Ninth U. S. National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, San Francisco, United States. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698798v1</w:t>
+                <w:t xml:space="preserve">hal-00698955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the axial transmission technique for bone evaluation: a probabilistic approach</w:t>
+                <w:t xml:space="preserve">1D-Space finite element approximation with 2D-space Fourier transform and with time-domain formulation for 3D-transient elastic waves in multilayer semi-infinite media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haïat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Munich, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">ICSV13, The thirteenth International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vienna, Austria. pp.Pages: 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698790v1</w:t>
+                <w:t xml:space="preserve">hal-00689702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D-Space finite element approximation with 2D-space Fourier transform and with time-domain formulation for 3D-transient elastic waves in multilayer semi-infinite media</w:t>
+                <w:t xml:space="preserve">Inverse problem for the identification of Chaos representations of random fields using experimental vibrational tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ghanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV13, The thirteenth International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vienna, Austria. pp.Pages: 1-8</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Katholieke Universiteit Leuven, Sep 2006, Leuven, Belgium. pp.4117-4123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689702v1</w:t>
+                <w:t xml:space="preserve">hal-00686204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Chaos representations of uncertain elastic properties using experimental vibrational tests;</w:t>
               </w:r>
@@ -15832,299 +15806,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problem for the identification of Chaos representations of random fields using experimental vibrational tests</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the axial transmission technique for bone evaluation: a probabilistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ghanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Katholieke Universiteit Leuven, Sep 2006, Leuven, Belgium. pp.4117-4123</w:t>
+              <w:t xml:space="preserve">5th World congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Munich, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686204v1</w:t>
+                <w:t xml:space="preserve">hal-00698790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a random elastic medium by vibration tests</w:t>
+                <w:t xml:space="preserve">Problème stochastique inverse et représentation sur les chaos pour l'identification expérimentale des champs stochastiques modélisants le comportement des milieux élastiques tridimensionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Mechanical Engineering, COBEM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ABCM, Nov 2005, Ouro Preto, MG, Brazil. pp.1-8</w:t>
+              <w:t xml:space="preserve">17ème Congrès Français de Mécanique 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2005, Troyes, France. pp.Pages : 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689052v1</w:t>
+                <w:t xml:space="preserve">hal-00773339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème stochastique inverse et représentation sur les chaos pour l'identification expérimentale des champs stochastiques modélisants le comportement des milieux élastiques tridimensionnelles</w:t>
+                <w:t xml:space="preserve">Identification of a random elastic medium by vibration tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Français de Mécanique 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Aug 2005, Troyes, France. pp.Pages : 1-6</w:t>
+              <w:t xml:space="preserve">18th International Congress of Mechanical Engineering, COBEM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABCM, Nov 2005, Ouro Preto, MG, Brazil. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773339v1</w:t>
+                <w:t xml:space="preserve">hal-00689052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic conditioner for accelerating convergence of Monte Carlo simulations</w:t>
               </w:r>
@@ -16199,312 +16199,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamical systems with data and model uncertainties subjected to seismic loads</w:t>
+                <w:t xml:space="preserve">Uncertain nonlinear dynamical systems subjected to seismic loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Structural Mechanics in Reactor Techynology, SMiRT 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Prague, Czech Republic. pp.Pages: 1-7</w:t>
+              <w:t xml:space="preserve">9th International Conference on Applications of Statistics and Probability in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, San Francisco, CA, United States. pp.Pages: 251-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687878v1</w:t>
+                <w:t xml:space="preserve">hal-00686219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertain nonlinear dynamical systems subjected to seismic loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte probabiliste des incertitudes dans l'estimation du comportement sismique d'un circuit primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Cambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Applications of Statistics and Probability in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, San Francisco, CA, United States. pp.Pages: 251-257</w:t>
+              <w:t xml:space="preserve">6ème Colloque AFPS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique, Jul 2003, Palaiseau, France. pp.Pages: 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686219v1</w:t>
+                <w:t xml:space="preserve">hal-00773308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte probabiliste des incertitudes dans l'estimation du comportement sismique d'un circuit primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear dynamical systems with data and model uncertainties subjected to seismic loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cambier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque AFPS 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique, Jul 2003, Palaiseau, France. pp.Pages: 1-8</w:t>
+              <w:t xml:space="preserve">17th International Conference on Structural Mechanics in Reactor Techynology, SMiRT 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Prague, Czech Republic. pp.Pages: 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773308v1</w:t>
+                <w:t xml:space="preserve">hal-00687878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear structural dynamics equations in finite displacements for three-dimensional viscoelastic rotating structures with cyclic symmetry and for small geometrical perturbations</w:t>
               </w:r>
@@ -16598,289 +16598,289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical inverse method for the multiscale identification of the apparent random elasticity field of heterogeneous microstructures</w:t>
+                <w:t xml:space="preserve">Representations of non-Gaussian positive-definite matrix-valued random fields for elliptic BVP and statistical inverse identification in high dimension using partial and limited experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591436v1</w:t>
+                <w:t xml:space="preserve">hal-01591433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representations of non-Gaussian positive-definite matrix-valued random fields for elliptic BVP and statistical inverse identification in high dimension using partial and limited experimental data</w:t>
+                <w:t xml:space="preserve">Statistical inverse method for the multiscale identification of the apparent random elasticity field of heterogeneous microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591433v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an elasticity-tensor random field at mesoscale using experimental measurements at mesoscale and at macroscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17093,51 +17093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05521315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ezvan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desceliers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capiez-Lernout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02739-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04684549v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritesh Sinha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Cunha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11090717" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04182265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Coelho-Cunha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J062991" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04038485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ghanem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-023-02301-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-021-09581-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Reyes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagliardini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02109-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoisse Abdoulatuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104382" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000299v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113540" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09954-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13122826" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio F Real" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Batou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ritto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546319828245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gagliardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.10.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Real" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Ritto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Aguiar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Real" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontanela" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Ritto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-016-1217-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatuf A." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen V.H" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bousson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laredo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-015-0695-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.03.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.06.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ropars" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1148-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Vu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gharbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2015011435" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757126v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houdu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poupard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9332-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A0B3CE44B18D0C41FA9DD79590EE14F94F60CF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815969" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarroug" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0822-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DFA945E5C57CD9CC5DFC5C1916611140049452B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laudarin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0797-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C881E8C3863E6E229F2215B4A13132E0E59596B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ha&#239;at" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.03.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750190v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yussuf Hussaini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0560-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Vu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3554719" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750183v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684320v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Grimal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talmant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3353091" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100787830" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684483v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cataldo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sampaio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0304-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C10BC02F5049BF473F5C30703BE4A5516E11B90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684450v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3087428" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2007.09.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686150v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghanem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-006-0072-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1576" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1382" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30C12D532FDC1BD34475B095622E657577CBDA41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686206v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7462(02)00191-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cambier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.352" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD0B6B64F7750D6CDCC7422BD908E18B9CB83B42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05106236v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05134729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Capiez-Lernout" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04613508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04683673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04146568v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04146434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04122931v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04129010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04129015v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763600v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idiris Satgun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03799254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749563v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253248v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H. Gandomi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277962v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253340v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638124v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175596v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175561v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175565v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176038v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585706v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306408v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650190v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158286v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444675v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Descelier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh-Tien Le" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158256v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646116v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989431v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066582v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H. Nguyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Vu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sansalone" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Na&#239;li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808855v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903248v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777915v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862219v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861343v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777899v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810994v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haiat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698785v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734172v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773378v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701537v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692833v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-08-7619-7_P022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549196v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Ba Vu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Talmant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711362v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714201v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692871v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652676v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699020v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foiret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Longo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713205v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378703v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699002v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649650v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691747v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692825v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723180v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698999v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699001v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653477v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691714v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012036" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686143v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653456v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698988v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698998v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689707v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698955v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698792v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715758v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689715v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698795v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715780v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698799v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698791v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698798v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698790v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689702v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689724v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686204v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689052v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773339v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688127v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687878v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686219v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773308v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770463v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591436v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Nguyen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591433v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826091v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05521315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ezvan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desceliers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capiez-Lernout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02739-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04684549v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritesh Sinha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Cunha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11090717" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04182265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Coelho-Cunha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J062991" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04038485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ghanem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-023-02301-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoisse Abdoulatuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104382" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Reyes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagliardini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02109-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-021-09581-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000299v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113540" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09954-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13122826" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio F Real" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Batou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ritto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546319828245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gagliardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.10.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Real" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Ritto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Aguiar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Real" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontanela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Ritto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-016-1217-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatuf A." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen V.H" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bousson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laredo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-015-0695-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.03.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.06.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ropars" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1148-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Vu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gharbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2015011435" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815969" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750384v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laudarin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0797-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C881E8C3863E6E229F2215B4A13132E0E59596B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zarroug" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0822-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DFA945E5C57CD9CC5DFC5C1916611140049452B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houdu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poupard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9332-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A0B3CE44B18D0C41FA9DD79590EE14F94F60CF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ha&#239;at" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.03.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Vu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3554719" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Yussuf Hussaini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0560-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684320v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Grimal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talmant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3353091" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmotte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100787830" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3087428" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ha&#239;at" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684483v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cataldo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sampaio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0304-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C10BC02F5049BF473F5C30703BE4A5516E11B90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2007.09.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686150v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghanem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-006-0072-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1576" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1382" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30C12D532FDC1BD34475B095622E657577CBDA41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686206v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7462(02)00191-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cambier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.352" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD0B6B64F7750D6CDCC7422BD908E18B9CB83B42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05106236v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05134729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Capiez-Lernout" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04613508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04683673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04146434v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04146568v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04122931v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04129010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04129015v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763600v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idiris Satgun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03799254v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir H. Gandomi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253248v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277962v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253340v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638124v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176038v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175565v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585706v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306408v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370619v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158256v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158286v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444675v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Descelier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh-Tien Le" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646116v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650190v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799872v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bala" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989431v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Nguyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sansalone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Na&#239;li" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861343v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808855v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777915v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940383v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H. Nguyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Vu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810994v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haiat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698785v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734172v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701537v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773378v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692833v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-08-7619-7_P022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549196v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Ba Vu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Talmant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711362v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714201v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692871v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699747v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713205v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378703v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652676v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699020v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foiret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Longo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699007v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649650v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691747v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692825v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723180v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692159v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653477v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012036" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686143v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653456v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698998v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698988v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699001v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698999v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698792v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698795v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715758v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689715v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715780v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698799v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raum" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698791v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698798v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689707v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698955v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689702v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686204v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689724v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773339v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688127v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773308v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687878v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770463v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591433v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591436v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Nguyen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826091v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>