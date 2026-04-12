--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -859,291 +859,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00997900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marmitte renversée : construction discursive et fonctionnement argumentatif d'une insulte dans les polémiques des guerres de religion (1560-1600)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mellet</w:t>
+                <w:t xml:space="preserve">Analyse pragmatique et dialogique de « Casse-toi pov’con »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.105-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.3305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00985376v1</w:t>
+                <w:t xml:space="preserve">hal-04137432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « marmitte renversée » : construction discursive et fonctionnement argumentatif d’une insulte dans les polémiques des guerres de religion (1560-1600)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La marmitte renversée : construction discursive et fonctionnement argumentatif d'une insulte dans les polémiques des guerres de religion (1560-1600)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alexis Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mellet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Alexis Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004993v1</w:t>
+                <w:t xml:space="preserve">halshs-00985376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse pragmatique et dialogique de « Casse-toi pov’con »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+                <w:t xml:space="preserve">La « marmitte renversée » : construction discursive et fonctionnement argumentatif d’une insulte dans les polémiques des guerres de religion (1560-1600)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alexis Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 58, pp.105-122. </w:t>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/praxematique.3305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/aad.1273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137432v1</w:t>
+                <w:t xml:space="preserve">hal-05004993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture « pragmatique » de la conception du langage dans La Lettre sur les sourds et muets : quelques cas d’« expressions énergiques » dans l’écriture de Diderot</w:t>
               </w:r>
@@ -1380,243 +1380,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction discursive de l'ethos dans les rapports de laboratoire de l'université de Nanterre (1970-1984): analyse comparative de deux profils énonciatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fac et son temps : Explorations textométriques d'un corpus diachronique de comptes rendus universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Lehmann</w:t>
+                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marqueurs modaux, énonciation et argumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERLICO, May 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles (JADT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004847v1</w:t>
+                <w:t xml:space="preserve">hal-04746790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fac et son temps : Explorations textométriques d'un corpus diachronique de comptes rendus universitaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction discursive de l'ethos dans les rapports de laboratoire de l'université de Nanterre (1970-1984): analyse comparative de deux profils énonciatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Diwersy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+                <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+                <w:t xml:space="preserve">Sabine Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles (JADT 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Marqueurs modaux, énonciation et argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERLICO, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746790v1</w:t>
+                <w:t xml:space="preserve">hal-05004847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élaboration d'un modèle d'annotation de la Représentation du Discours Autre</w:t>
               </w:r>
@@ -1760,282 +1760,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une analyse de discours diachronique : l’évolution du fonctionnement discursif des parenthèses dans les comptes rendus parlementaires entre la Révolution française et l’époque actuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prosodie et pragmatique : Dialogue entre le modèle Rhapsodie et le modèle L-ACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Moneglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française (CMLF 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annotation pragmatique de corpus oraux : actes de langage et structure informationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modyco, UMR7114, Université Paris-Nanterre, Jan 2020, Paris-Nanterre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103784v1</w:t>
+                <w:t xml:space="preserve">hal-04098737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmenter un discours en actes de langage : problèmes et propositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annotation pragmatique de corpus oraux : actes de langage et structure informationnelle (workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Modyco, UMR7114, Université Paris-Nanterre, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodie et pragmatique : Dialogue entre le modèle Rhapsodie et le modèle L-ACT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une analyse de discours diachronique : l’évolution du fonctionnement discursif des parenthèses dans les comptes rendus parlementaires entre la Révolution française et l’époque actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massimo Moneglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annotation pragmatique de corpus oraux : actes de langage et structure informationnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française (CMLF 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montpellier, France. pp.01027, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098737v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La fabrique du compte rendu : analyse discursive et génétique des comptes rendus de réunion de conseils d’université (Nanterre 1971-1976) »</w:t>
               </w:r>
@@ -2365,433 +2365,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring strategic change in extreme environments: A joint approach between researchers in management and linguistics</w:t>
+                <w:t xml:space="preserve">The Boat and the Camera during the Darwin Expedition: Examining the Temporal and Spatial Constitution of Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Musca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah De Vogüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOING RESEARCH IN EXTREME ENVIRONMENTS: From methodological to ethical considerations- Umea, January 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Umea, Sweden</w:t>
+              <w:t xml:space="preserve">22nd EGOS Colloquium, Naples, July 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265836v1</w:t>
+                <w:t xml:space="preserve">hal-01639394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Boat and the Camera during the Darwin Expedition: Examining the Temporal and Spatial Constitution of Paradox</w:t>
+                <w:t xml:space="preserve">Exploring strategic change in extreme environments: A joint approach between researchers in management and linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Musca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mellet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGOS Colloquium, Naples, July 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">DOING RESEARCH IN EXTREME ENVIRONMENTS: From methodological to ethical considerations- Umea, January 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639394v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hétérogénéité des genres discursifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Drop your boat”. A discursive study of an episode of project renewal. The case of the Darwin mountaineering expedition in Patagonia”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Musca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diderot et les Pensées détachées sur la peinture"",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre; Université Rennes 2, Feb 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">29th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203859v1</w:t>
+                <w:t xml:space="preserve">hal-01740964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Drop your boat”. A discursive study of an episode of project renewal. The case of the Darwin mountaineering expedition in Patagonia”</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'hétérogénéité des genres discursifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Diderot et les Pensées détachées sur la peinture"",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre; Université Rennes 2, Feb 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740964v1</w:t>
+                <w:t xml:space="preserve">hal-05203859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques sur les traductions de Le Marxisme et la philosophie du langage&amp;quot; , séminaire Modyco : &amp;quot; L'actualité de Voloshinov/Bakhtine et les sciences du langage</w:t>
               </w:r>
@@ -5318,51 +5318,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB7BBB95"/>
+    <w:nsid w:val="18B0BDCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5549,51 +5549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/c-facqmellet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098562975" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004688v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yx5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087743v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8216" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.4590" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01928127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Musca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rouleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.212.0705" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Simoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3606" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Mellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1273" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04137432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.4815" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1719" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Luca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04098737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Cresti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Moneglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Cocq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01740964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sitri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Camus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010175" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202890v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600021v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205630v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desoutter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0583-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3268" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04093000v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100809180&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04084765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119663041.ch17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3270" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05004969v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA100109" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/c-facqmellet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098562975" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004688v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yx5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087743v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8216" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.4590" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01928127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Musca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rouleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.212.0705" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Simoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3606" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04137432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Mellet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1273" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.4815" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1719" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Luca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04098737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Cresti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Moneglia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Cocq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01740964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sitri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Camus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010175" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202890v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600021v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205630v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desoutter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0583-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3268" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04093000v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100809180&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04084765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119663041.ch17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3270" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05004969v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA100109" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>