--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -859,291 +859,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00997900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse pragmatique et dialogique de « Casse-toi pov’con »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+                <w:t xml:space="preserve">La « marmitte renversée » : construction discursive et fonctionnement argumentatif d’une insulte dans les polémiques des guerres de religion (1560-1600)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alexis Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/praxematique.3305⟩</w:t>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aad.1273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137432v1</w:t>
+                <w:t xml:space="preserve">hal-05004993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marmitte renversée : construction discursive et fonctionnement argumentatif d'une insulte dans les polémiques des guerres de religion (1560-1600)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alexis Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00985376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « marmitte renversée » : construction discursive et fonctionnement argumentatif d’une insulte dans les polémiques des guerres de religion (1560-1600)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Alexis Mellet</w:t>
+                <w:t xml:space="preserve">Analyse pragmatique et dialogique de « Casse-toi pov’con »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8, </w:t>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.105-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/aad.1273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.3305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004993v1</w:t>
+                <w:t xml:space="preserve">hal-04137432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture « pragmatique » de la conception du langage dans La Lettre sur les sourds et muets : quelques cas d’« expressions énergiques » dans l’écriture de Diderot</w:t>
               </w:r>
@@ -1380,243 +1380,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fac et son temps : Explorations textométriques d'un corpus diachronique de comptes rendus universitaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction discursive de l'ethos dans les rapports de laboratoire de l'université de Nanterre (1970-1984): analyse comparative de deux profils énonciatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Diwersy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+                <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+                <w:t xml:space="preserve">Sabine Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles (JADT 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Marqueurs modaux, énonciation et argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERLICO, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746790v1</w:t>
+                <w:t xml:space="preserve">hal-05004847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction discursive de l'ethos dans les rapports de laboratoire de l'université de Nanterre (1970-1984): analyse comparative de deux profils énonciatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fac et son temps : Explorations textométriques d'un corpus diachronique de comptes rendus universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Lehmann</w:t>
+                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marqueurs modaux, énonciation et argumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERLICO, May 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles (JADT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004847v1</w:t>
+                <w:t xml:space="preserve">hal-04746790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élaboration d'un modèle d'annotation de la Représentation du Discours Autre</w:t>
               </w:r>
@@ -1760,282 +1760,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodie et pragmatique : Dialogue entre le modèle Rhapsodie et le modèle L-ACT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une analyse de discours diachronique : l’évolution du fonctionnement discursif des parenthèses dans les comptes rendus parlementaires entre la Révolution française et l’époque actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massimo Moneglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annotation pragmatique de corpus oraux : actes de langage et structure informationnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française (CMLF 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montpellier, France. pp.01027, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098737v1</w:t>
+                <w:t xml:space="preserve">hal-04103784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmenter un discours en actes de langage : problèmes et propositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prosodie et pragmatique : Dialogue entre le modèle Rhapsodie et le modèle L-ACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Moneglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annotation pragmatique de corpus oraux : actes de langage et structure informationnelle (workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Modyco, UMR7114, Université Paris-Nanterre, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Annotation pragmatique de corpus oraux : actes de langage et structure informationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modyco, UMR7114, Université Paris-Nanterre, Jan 2020, Paris-Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098679v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une analyse de discours diachronique : l’évolution du fonctionnement discursif des parenthèses dans les comptes rendus parlementaires entre la Révolution française et l’époque actuelle</w:t>
+                <w:t xml:space="preserve">Segmenter un discours en actes de langage : problèmes et propositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française (CMLF 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annotation pragmatique de corpus oraux : actes de langage et structure informationnelle (workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modyco, UMR7114, Université Paris-Nanterre, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04103784v1</w:t>
+                <w:t xml:space="preserve">hal-04098679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La fabrique du compte rendu : analyse discursive et génétique des comptes rendus de réunion de conseils d’université (Nanterre 1971-1976) »</w:t>
               </w:r>
@@ -2365,433 +2365,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Boat and the Camera during the Darwin Expedition: Examining the Temporal and Spatial Constitution of Paradox</w:t>
+                <w:t xml:space="preserve">Exploring strategic change in extreme environments: A joint approach between researchers in management and linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Musca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mellet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGOS Colloquium, Naples, July 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">DOING RESEARCH IN EXTREME ENVIRONMENTS: From methodological to ethical considerations- Umea, January 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639394v1</w:t>
+                <w:t xml:space="preserve">hal-01265836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring strategic change in extreme environments: A joint approach between researchers in management and linguistics</w:t>
+                <w:t xml:space="preserve">The Boat and the Camera during the Darwin Expedition: Examining the Temporal and Spatial Constitution of Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Musca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah De Vogüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOING RESEARCH IN EXTREME ENVIRONMENTS: From methodological to ethical considerations- Umea, January 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Umea, Sweden</w:t>
+              <w:t xml:space="preserve">22nd EGOS Colloquium, Naples, July 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265836v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Drop your boat”. A discursive study of an episode of project renewal. The case of the Darwin mountaineering expedition in Patagonia”</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'hétérogénéité des genres discursifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Diderot et les Pensées détachées sur la peinture"",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre; Université Rennes 2, Feb 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740964v1</w:t>
+                <w:t xml:space="preserve">hal-05203859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hétérogénéité des genres discursifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Drop your boat”. A discursive study of an episode of project renewal. The case of the Darwin mountaineering expedition in Patagonia”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Musca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diderot et les Pensées détachées sur la peinture"",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre; Université Rennes 2, Feb 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">29th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203859v1</w:t>
+                <w:t xml:space="preserve">hal-01740964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques sur les traductions de Le Marxisme et la philosophie du langage&amp;quot; , séminaire Modyco : &amp;quot; L'actualité de Voloshinov/Bakhtine et les sciences du langage</w:t>
               </w:r>
@@ -3138,174 +3138,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture de l'oralité dans quelques écrits de diderot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+                <w:t xml:space="preserve">Nom de genre et institutionnalisation d'une pratique discursive : les cas du signalement d'enfant en danger et de l'interpellation parlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oralité(s) et écriture(s): approches linguistiques et didactiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2ème Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, La Nouvelle-Orléans, États-Unis. pp. 781-795, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cmlf/2010175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203744v1</w:t>
+                <w:t xml:space="preserve">halshs-00652254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nom de genre et institutionnalisation d'une pratique discursive : les cas du signalement d'enfant en danger et de l'interpellation parlementaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mellet</w:t>
+                <w:t xml:space="preserve">L'écriture de l'oralité dans quelques écrits de diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Mondial de Linguistique Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oralité(s) et écriture(s): approches linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre; Université Paris Descartes, Sep 2010, Postdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cmlf/2010175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00652254v1</w:t>
+                <w:t xml:space="preserve">hal-05203744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une lecture plurielle de la lettre sur les sourds et muets</w:t>
               </w:r>
@@ -3354,463 +3354,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00650972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture pragmatique des conceptions du langage dans la &amp;quot;Lettre sur les sourds et muets&amp;quot;: quelques cas d&amp;quot;'expressions énergiques&amp;quot; dans l'écriture de diderot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+                <w:t xml:space="preserve">Hétérogénéités énonciatives : quelques formes de modalisation autonymique d'emprunt dans des genres de discours distincts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une lecture plurielle de la Lettre sur les sourds et muets de diderot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre des sciences de la littérature française, Apr 2010, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Colloque Croisements-Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202890v1</w:t>
+                <w:t xml:space="preserve">halshs-00600021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéités énonciatives : quelques formes de modalisation autonymique d'emprunt dans des genres de discours distincts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+                <w:t xml:space="preserve">Une lecture pragmatique des conceptions du langage dans la &amp;quot;Lettre sur les sourds et muets&amp;quot;: quelques cas d&amp;quot;'expressions énergiques&amp;quot; dans l'écriture de diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Croisements-Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Pour une lecture plurielle de la Lettre sur les sourds et muets de diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre des sciences de la littérature française, Apr 2010, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00600021v1</w:t>
+                <w:t xml:space="preserve">hal-05202890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de Navilire pour le repérage du discours direct dans des textes appartenant à des genres différents</w:t>
+                <w:t xml:space="preserve">Formes et fonctions du discours direct dans différents genres sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'utilisation de navilire pour le repérage du discours direct dans des textes appartenant à des genres différents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Limerick, Irlande</w:t>
+              <w:t xml:space="preserve">Colloque IADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00418611v1</w:t>
+                <w:t xml:space="preserve">halshs-00423032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et fonctions du discours direct dans différents genres sociaux</w:t>
+                <w:t xml:space="preserve">La représentation du discours autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mellet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IADA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelone, France</w:t>
+              <w:t xml:space="preserve">Journée Rhapsodie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00423032v1</w:t>
+                <w:t xml:space="preserve">halshs-05004793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation du discours autre</w:t>
+                <w:t xml:space="preserve">L'utilisation de Navilire pour le repérage du discours direct dans des textes appartenant à des genres différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Rhapsodie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nanterre, France</w:t>
+              <w:t xml:space="preserve">L'utilisation de navilire pour le repérage du discours direct dans des textes appartenant à des genres différents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Limerick, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05004793v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00418611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation du discours autre</w:t>
               </w:r>
@@ -4899,178 +4899,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'insulte - introduction</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Analyse discursive d’un dialogue institutionnel : discours direct et dialogisme dans les questions au Gouvernement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'insulte</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’hétérogène à l’œuvre dans la langue et les discours. Hommage à Jacqueline Authier-Revuz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004982v1</w:t>
+                <w:t xml:space="preserve">hal-05188346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Analyse discursive d’un dialogue institutionnel : discours direct et dialogisme dans les questions au Gouvernement »</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'insulte - introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’hétérogène à l’œuvre dans la langue et les discours. Hommage à Jacqueline Authier-Revuz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">De l'insulte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, pp.5-18, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.3270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188346v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la publicité des débats : approche diachronique et comparative des modes de représentation des discours parlementaires</w:t>
               </w:r>
@@ -5318,51 +5318,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18B0BDCB"/>
+    <w:nsid w:val="5429BD79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5549,51 +5549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/c-facqmellet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098562975" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004688v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yx5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087743v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8216" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.4590" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01928127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Musca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rouleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.212.0705" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Simoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3606" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04137432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Mellet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1273" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.4815" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1719" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Luca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04098737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Cresti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Moneglia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Cocq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01740964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sitri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Camus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010175" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202890v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600021v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205630v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desoutter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0583-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3268" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04093000v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100809180&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04084765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119663041.ch17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3270" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05004969v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA100109" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/c-facqmellet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098562975" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004688v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yx5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087743v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8216" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.4590" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01928127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Musca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rouleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.212.0705" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Simoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3606" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Mellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1273" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04137432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.4815" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1719" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Luca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04098737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Cresti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Moneglia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Cocq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01740964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sitri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Camus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010175" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205630v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04103895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desoutter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0583-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3268" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04093000v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100809180&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04084765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119663041.ch17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3270" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05004969v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA100109" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>