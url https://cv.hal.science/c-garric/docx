--- v1 (2026-03-25)
+++ v2 (2026-05-25)
@@ -910,274 +910,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociations between perception and awareness in hemianopia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making sense of blindsense-Author's response to: Commentary by Ian Phillips,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Caetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chokron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/RNN-190951⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, pp.393-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2020.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031522v1</w:t>
+                <w:t xml:space="preserve">hal-03031396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making sense of blindsense-Author's response to: Commentary by Ian Phillips,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissociations between perception and awareness in hemianopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chokron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiora Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Caetta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chokron</w:t>
+                <w:t xml:space="preserve">Céline Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127, pp.393-395. </w:t>
+              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (3), pp.189-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2020.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/RNN-190951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031396v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation between objective and subjective perceptual experiences in a population of hemianopic patients: A new form of blindsight?</w:t>
               </w:r>
@@ -1189,64 +1189,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Sebaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Caetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Savatovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1696,64 +1696,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Sebaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Caetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Savatovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1935,51 +1935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation des capacités visuelles des patients porteurs d'hémianopsie latérale homonyme à la suite d'un AVC: Projet REVOIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Caetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2315,51 +2315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Derrien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garric" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2025.2570940" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04353959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Garric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2022.108165" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Potdevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Adibpour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Somogyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15050989" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;al" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0000000000002036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04354013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.09.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niab043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ogla.2021.01.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiora Martinelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-190951" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.03.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Sebaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatovsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.05.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Corveleyn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Chau Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savatovsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Conversy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03528467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LILUS029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Derrien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garric" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2025.2570940" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04353959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Garric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2022.108165" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Potdevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Adibpour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Somogyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15050989" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;al" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0000000000002036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04354013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.09.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niab043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ogla.2021.01.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caetta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.03.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiora Martinelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-190951" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Sebaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatovsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.05.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Corveleyn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Chau Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savatovsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antonini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Conversy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03528467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LILUS029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>